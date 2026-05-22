--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Girard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-girard-lirmm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0722-8772</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NVLIM: MTJ and CMOS-Based Nonvolatile Latch Design With Protection Against Triple-Node-Upsets for Robust Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (1), pp.268-279. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2025.3614568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05306535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog to Digital Memory Modeling for Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.105189. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2025.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05233657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUTPFL: Triple Node Upset-Tolerant and Single-Event Transient-Filtered Low-Power Latch With HSPICE and FPGA-Based Verifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiumin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanxiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (10), pp.2783-2794. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2025.3571607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QtNURAV: A Robust Latch Design with Quintuple Node Upset Recovery and Algorithm based Verifications for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2025.3612904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM Periphery Testing using the Cell-Aware Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (5), pp.2000-2013. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3506854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04808316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile, Double and Triple Node Upsets Tolerant Latch Designs Based on FeFET and CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biying Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangjin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In press. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2025.3599136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Optimized and Highly Robust Latches Providing Complete Quadruple-Node-Upset Tolerance and Recovery With Algorithm based Verifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (3), pp.6202-6216. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3525448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04955057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Efficient Flip-Flop Designs With Multiple-Node Upset-Tolerance and Algorithm-Based Verifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuting He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (1), pp.390-394. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3426271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04737573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Nonvolatile and Multinode-Upset Recoverable Latches Based on Magnetic Tunnel Junction and CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.2079-2083. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2025.3562769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Optimized Double-Node-Upset-Recovery Latch Designs With Aging Mitigation and Algorithm-Based Verification for Long-Term Robustness Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changli Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (6), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2025.3554117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HALTRAV: Design of A High-performance and Area-efficient Latch with Triple-node-upset Recovery and Algorithm-based Verifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (6), pp.2367-2377. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3511335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04954952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-Node-Upset Recovery High-Impedance-State-Insensitive and Single-Event-Transient Filtering Latch for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoyuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (4), pp.10847-10854. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2025.3546581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05288177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Multitask Transfer Learning for Fault Detection and Diagnosis of Few-Shot Analog Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byeong-Hee Roh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.21264-21279. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jiot.2025.3547957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MURLAV: A Multiple-Node-Upset Recovery Latch and Algorithm-Based Verification Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (7), pp.2205-2214. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3357593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04737519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Latch Designs with Node-Upset Tolerance and Recovery using Magnetic Tunnel Junctions and CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.116-127. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2023.3323562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04239391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeMPIM: A FeFET-Based Multifunctional Processing-in-Memory Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (4), pp.2299-2303. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3331267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04737485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two sextuple cross-coupled SRAM cells with double-node-upset protection and cost optimization for aerospace applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.105908. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2023.105908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04239447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDAVPM: A Latch Design and Algorithm-based Verification Protected against Multiple-Node-Upsets in Harsh Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.2069-2073. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2022.3213212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Robust and Low-Power Flip-Flop Cell With Complete Double-Node-Upset Tolerance for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuting He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (4), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2023.3267747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04236363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs of Two Quadruple-Node-Upset Self-Recoverable Latches for Highly Robust Computing in Harsh Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (3), pp.2885-2897. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3219372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04236216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs of BCD Adder Based on Excess-3 Code in Quantum-Dot Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (6), pp.2256-2260. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3237695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs of Array Multipliers with an Optimized Delay in Quantum-Dot Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuehua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.3189. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12143189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04239247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resistive defects on a foundry 8T SRAM-based IMC architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115029. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Double-Node-Upset-Hardened Flip-Flop Designs for High-Performance Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoran Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.1070-1081. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2023.3317070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04239309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Quadruple-Node-Upset-Tolerant Latch Designs with Optimized Overhead for Reliable Computing in Harsh Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhelong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangfeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.404-413. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2020.3025584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03031709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs of Level-Sensitive T Flip-Flops and Polar Encoders Based on Two XOR/XNOR Gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), pp.1658. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11101658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03769025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ReRAM-Based Non-Volatile and Radiation-Hardened Latch Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengzheng Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1802. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04236275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for cell-aware diagnosis of customer returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d’Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.114595. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03768999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadruple and Sextuple Cross-Coupled SRAM Cell Designs With Optimized Overhead for Reliable Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoran Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.282-295. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3175324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03769794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective and Highly Reliable Circuit Components Design for Safety-Critical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengzheng Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (1), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2021.3103586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03380293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Spin PUF: An Area Efficient and reliable PUF Design with Signature Improvement for Spin-Transfer Torque Magnetic Cell-Based All-Spin Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongrong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.1-20/71. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03768916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Test and Reliability Solutions for Magnetic Random Access Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (2), pp.149-169. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2020.3029600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03031646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Enhancement of RRAMs using a RESET Write Termination for MLC Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.1877-1880. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9473967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOVA PRO: A Dynamic Overwriting Voltage Adjustment Technique for STT-MRAM L1 Cache Considering Dielectric Breakdown Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongrong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (7), pp.1325-1334. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3073415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03376949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Control of Resistive RAM (RRAM) Using a Write Termination to Achieve 4 Bits/Cell in High Resistance State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (18), pp.2222. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10182222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-modular-redundancy and dual-level error-interception based triple-node-upset tolerant latch designs for safety-critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.#105034. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2021.105034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03380265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TID Radiation Robustness of a CMOS OxRAM-Based Neuron Circuit by Using Enclosed Layout Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.1122-1131. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3067446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03376937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-Tolerant Reconfigurable VDD 10T SRAM Architecture for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambika Prasad Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kumar Vishvakarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Waltl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (14), pp.1718. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10141718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03376967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Radiation Hardened Latch and Flip-Flop with Cost-Effectiveness for Low-Orbit Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoran Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhelong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.489-502. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-021-05962-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Double-Upset Recoverable and Transient-Pulse Filterable Latches for Low Power and Low-Orbit Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhelong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (5), pp.3931-3940. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2020.2982341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03031912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Approximate Computing to Build an Error Detection Scheme for Arithmetic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-020-05858-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadruple Cross-Coupled Dual-Interlocked-Storage-Cells based Multiple-Node-Upset-Tolerant Latch Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafei Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.879-890. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2019.2959007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02399091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Testing Techniques for Approximate Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (12), pp.2178-2194. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2020.2999613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low-Cost TMR-Without-Voter Based HIS-Insensitive and MNU-Tolerant Latch Design for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (4), pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2951186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Assurance through Redundant Design: A Novel TNU Error Resilient Latch for Harsh Radiation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.789-799. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2020.2966200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Aware Defect Diagnosis of Customer Returns Based on Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2020.2992482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03031823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Speed-and-Power-Optimized SRAM Cell Designs With Enhanced Self-Recoverability From Single- and Double-Node Upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (12), pp.4684-4695. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2020.3018328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03031784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Test Pattern Generation Technique for Approximate Circuits Based on an ILP-Formulated Pattern Selection Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.849-857. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2019.2923040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Quadruple Cross-Coupled Memory Cell Designs Protected against Single Event Upsets and Double-Node Upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.176188-176196. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2958109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-Chain Intra-Cell Aware Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.278-287. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2016.2624311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Level Power Estimation Technique to Improve IP Power Models Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Nocua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.10-28. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2017.1472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Reliability vs. Cost Trade-Off Methodology to Selectively Harden Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-017-5640-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microprocessor Testing: Functional Meets Structural Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (08), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126617400072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPET: An Efficient Hybrid Power Estimation Technique to Improve High-Level Power Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Nocua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (8), pp.#1740004. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126617400047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Test and Diagnosis of Power Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.1640013. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126616400132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Fault-Tolerant Architecture for Highly Reliable Processing Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.147-161. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5578-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01354746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Power-Aware At-Speed Test Methodology for IP Qualification and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Juneja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darayus Adil Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar Immadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balwant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (6), pp.721-733. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5621-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Radiation Monitor for Mixed-Field Environments based on SRAM Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.#C05052. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/05/C05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SRAM Based Monitor for Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2299733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Test Methods for COTS SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3095-3102. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Fault-Tolerant Architecture for Digital CMOS Circuits and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (4), pp.401-413. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-014-5459-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Cell Defects Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.541-555. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-014-5481-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Test and Mitigation of Malfunctions in Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.611-627. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-014-5479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90 nm SRAM Static and Dynamic Mode Real-Time Testing at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3389-3394. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Compact Model of Self-Referenced Magnetic Tunnel Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (11), pp.3877-3882. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2355418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally Constrained Locally Optimized 3-D Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (10), pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2283800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01255754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cell Upset Classification in Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1747-1754. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2313742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Resistive-Open Defect Analysis for Thermally Assisted Switching MRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (11), pp.2326-2335. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2294080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Commercial MRAM under Neutron and Alpha Radiation in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2617-2622. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2239311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Tapered 3-D TSVs for Power and Thermal Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.306-319. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2187081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power Evaluation for Effective Generation of Test Programs Maximizing Peak Power Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.253-263. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2013.1259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00934937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncorrelated Power Supply Noise and Ground Bounce Consideration for Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.958-970. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2197427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Bridging Defects in SRAM at Different Technology Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-012-5291-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Fault Modeling of Actual Resistive Defects in ATMELtm eFlash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-012-5277-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Two Commercial SRAMs Under Dynamic-Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.893-899. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2187218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout-Aware Pattern Evaluation and Analysis for Power-Safe Application of TDF Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tehranipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.248-258. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00816606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layout-Aware Pattern Grading Procedure for Critical Paths Considering Power Supply Noise and Crosstalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tehranipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junxia Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.201-214. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5268-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00816589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM Error Rate Induced by Alpha Particles and Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.855-861. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2123114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Transition Fault Coverage and Test Power Dissipation for LOS and LOC Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.359-374. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2010.1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Framework for Logic Diagnosis of Arbitrary Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2009.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC Yield Improvement - Using TMR Architectures for Manufacturing Defect Tolerance in Logic Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1/2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Launch Switching Activity Reduction in At-Speed Scan Testing using CTX: A Clock-Gating-Based Test Relaxation and X-Filling Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohli Miyase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Information and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, E93-D (1), pp.2-9. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transinf.E93.D.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is TMR Suitable for Yield Improvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (6), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt.2008.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Open Defects in SRAM Sense Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (10), pp.1556-1559. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2008.2005194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPICE-Like 2T-FLOTOX Core-Cell Model for Defect Injection and Faulty Behavior Prediction in eFlash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N/A, pp.127-144. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-008-5096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selective Scan Slice Encoding Technique for Test Data Volume and Test Power Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnendu Chakrabarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.353-364. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5053-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00331296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New March Elements for Address Decoder Open and Resistive Open Fault Detection in SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v3i1.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Test of Resistive-Open Defects in SRAM Pre-Charge Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.435-444. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5003-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient BIST Architecture for Delay Faults in the Logic Cells of Symmetrical SRAM-Based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-4631-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADOFs and Resistive-ADOFs in SRAM Address Decoders: Test Conditions and March Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (3), pp.287-296. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-006-7761-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Power Dissipation in SRAM During Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Al-Hashimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.271-280. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2006.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00137590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gated Clock Scheme for Low Power Testing of Logic Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.89-99. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-006-6259-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Fault Testing of Look-Up Tables in SRAM-Based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-5286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient March Test Procedure for Dynamic Read Destructive Fault Detection in SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (5), pp.551-561. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-1169-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dynamic Faults in Embedded-SRAMs: Implications for Memory Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6146-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Scan Chain Design: A Solution for an Efficient Tradeoff Between Test Power and Scan Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2005.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Driven Routing-Constrained Scan Chain Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (6), pp.647-660. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10677-004-4252-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ring Architecture Strategy for BIST Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023788727542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02273114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Low-Power Testing of VLSI Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.82-92. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2002.1003802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Generation of Random Single Input Change Test Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014941525735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Defect Coverage with Low Power Test Sequences in a BIST Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Wunderlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (5), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2002.1033791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Fault Testing: Choosing Between Random SIC and Random MIC Test Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3/4), pp.233-241. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012259227622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scan-BIST Structure to Test Delay Faults in Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (1/2), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008305507376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Scan-BIST Structures to Test delay Faults in Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008305507376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (334)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Defect-Detection Graph-Based Methodology for Cell-Aware Model Generation (TrUnDeL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2026 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Mar 2026, Valfrejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Graph Neural Network-Based Methodology for SRAM Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ali Riabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2026 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Mar 2026, Valfrejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Graph Theory and Machine Learning to Improve SRAMs Diagnosis Accuracy and Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Chaves Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2026 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Mar 2026, Valfrejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Approach for Testing Analog Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2026 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Mar 2026, Valfrejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Runtime Efficient Graph-Based Cell-Aware Model Generation for Structural SRAM Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2025 - IEEE 31st International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ischia, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11116948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NVSRLO: A FeFET-Based Non-Volatile and SEU-Recoverable Latch Design with Optimized Overhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangjin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2025 - 28th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04956124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When ETS Became Approximated: the French connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2025 - Anniversary Forum 30th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Cell-Aware Model Generation for Sequential Cells using Graph Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2025 - 28th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04955115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Test Symposium Teams : an Anniversary Snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Jenihhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Raik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Jutman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cherezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Ubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2025 - 30th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia. pp.1-48, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS63895.2025.11049652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Dynamic Faults and Array-Level Faults Detector in Digital Test Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2025 - IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT66274.2025.11257447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Memory Modeling for Cell-Aware Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Forum at the European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNURML: Triple-Node-Upset-Recovery Magnetic Latch Design with Non-Volatility for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyun Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2025 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11043354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Accurate Graph-Based Methodology for Generating Cell-Aware Models of Sequential Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2025 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Passo del Tonale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lockstep-based Solution for a Radiation-Resilient RISC-V FPGA-Based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Closquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Noizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - Radiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antwrep, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital SRAM Modeling for Cell-Aware Testing and Test Algorithms Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2025 - IEEE 31st International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ischia, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11116954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital SRAM Modeling for Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution par Lockstep pour une architecture RISC-V sur FPGA résistante aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Closquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Noizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Model of SRAM for Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2025 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Passo del Tonale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Computing for Test and Test of Approximate Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Top Picks in VLSI Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Diego, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing a Bidirectional ATPG Compliant Verilog-HDL Memory Model of SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTTIS 2024 - IEEE International Conference on Design, Test &amp; Technology of Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Efficient Graph-Based methodology for Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2024 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Diego, United States. pp.270-279, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC51657.2024.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-Based Methodology for Speeding up Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2024 - 30th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS60994.2024.10616062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDLD: Interlocked Dual-Circle Latch Design with Low Cost and Triple-Node-Upset-Recovery for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2024 - 34th ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clearwater, FL, United States. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649476.3658761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structural Testing Approach for SRAM Address Decoders using Cell-Aware Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Harwell, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT63277.2024.10753545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Advanced Test and Safety for Image and Photonic Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTTC’s E. J. McCluskey Best Doctoral Thesis Award Contest at ETS’24 Semifinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04739546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structural Testing Approach for SRAMs using Cell-Aware Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Claviere, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04739520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonvolatile and SEU-Recoverable Latch Based on FeFET and CMOS for Energy-Harvesting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoyuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangzhu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2024 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel March Test Algorithm for Testing 8T SRAM-based IMC Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2024 - 27th Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Valence, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE58400.2024.10546583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and Techniques to Speed-Up Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Claviere, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04739532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des Approches de Lockstep pour la Tolérance aux Fautes des FPGAs Utilisés en Milieu Radiatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Closquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04739624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-cell Resistive-Open Defect Analysis on a Foundry 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - 28th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venise, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS56758.2023.10174107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and DNU-Recovery Spintronic Retention Latch for Hybrid MTJ/CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2023 - 26th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10136927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04240330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Latch with Quadruple-Node-Upset Recovery for Harsh Radiation Hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC-Asia 2023 - 7th IEEE International Test Conference in Asian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Matsue, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC-Asia58802.2023.10301187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04240494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A Highly Reliable and Low-Power SRAM With Double-Node Upset Recovery for Safety-critical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC-Asia 2023 - 7th IEEE International Test Conference in Asian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Matsue, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC-Asia58802.2023.10301170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04241173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Area and Low Delay Latch Design with Complete Double-Node-Upset-Recovery for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2023 - 33rd ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Knoxville, TN, United States. pp.167-171, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04241408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Overhead and Double-Node-Upset Self-Recoverable Latch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC-Asia 2023 - 7th IEEE International Test Conference in Asian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Matsue, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC-Asia58802.2023.10301166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04241214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Open Defects on a Foundry 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04565688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTHSL: 4×4-Device-Matrix-Based Cost-Optimized TNU-Recovery HIS-Insensitive and SET-Filterable Latch for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoyuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2023 - 60th ACM/IEEE Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, San Francisco, United States. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04240386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-Based Characterization Models for Quality Assurance of Emerging Memory Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - 28th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venezia, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS56758.2023.10174202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Low-Cost Approximate CMOS Full Adders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2023 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey, CA, United States. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04241285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Cell-Aware Methodology for SRAM Bit Cell Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - 28th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venezia, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS56758.2023.10174118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Cell-Aware Models for Testing SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictor BIST: An &amp;quot;All-in-One&amp;quot; Optical Test Solution for CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2023 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Anaheim, United States. pp.310-319, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC51656.2023.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04240449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Memory Diagnosis Capabilities using Graph Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Read Port Short Defects in an 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sextuple Cross-Coupled-DICE Based Double-Node-Upset Recoverable and Low-Delay Flip-Flop for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukai Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijie Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2022 - 32nd ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Irvine, CA, United States. pp.333-338, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3526241.3530355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Fast and Low Cost BIST Solution for CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2022 - 27th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Optimized and Robust Latch Hardened against Quadruple Node Upsets for Nanoscale CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukai Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC-Asia 2022 - 6th IEEE International Test Conference in Asian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Taipei, Taiwan. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITCAsia55616.2022.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Robust, Low Delay and DNU-Recovery Latch Design for Nanoscale CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2022 - 32nd ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Irvine, CA, United States. pp.255-260, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3526241.3530321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Learning-Based Flow for Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d’Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2022 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Anaheim, United States. pp.484-488, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC50671.2022.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCLCRL: Shuttling C-elements based Low-Cost and Robust Latch Design Protected against Triple Node Upsets in Harsh Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijie Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2022 - 25th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France. pp.1257-1262, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03769070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radiation-Hardened Non-Volatile Magnetic Latch with High Reliability and Persistent Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2022 - 31st IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Taichung, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS56056.2022.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two 0.8 V, Highly Reliable RHBD 10T and 12T SRAM Cells for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2022 - 32nd ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Irvine, CA, United States. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3526241.3530312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuring a Universal BIST Solution for CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03988569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Reliable and Low Power RHBD Flip-Flop Cell for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuikui Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS 2022 - IEEE 40th VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, San Diego, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS52500.2021.9794197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Cell-Aware Models for Representing SRAM Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03987914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective techniques for automatically improving the transition delay fault coverage of Self-Test Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Kolahimahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2022 - 27th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03739788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Low Cost Embedded Test Solution for CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2021 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC50571.2021.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Bootstrapped Schmitt Trigger based Radiation Hardened Latch design for Reliable Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Singh Dhakad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambika Prasad Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kumar Vishvakarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2021 - 31st ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States. pp.307-312, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3453688.3461489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03379944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Defect Analysis of 8T SRAM Cells Used for In-Memory Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03994467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Test Libraries Analysis for Pipelined Processors Transition Fault Coverage Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESW 2021 - 9th Prague Embedded Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Horoměřice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03988459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4NU-Recoverable and HIS-Insensitive Latch Design for Highly Robust Computing in Harsh Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoran Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengzheng Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhelong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2021 - 31st ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States. pp.301-306, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3453688.3461493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03380011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Fault-Tolerant and Thermally Stable XOR Gate in Quantum dot Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Farah Naz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambika Prasad Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhaib Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Waltl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Overprovision of Triple Modular Reduncancy Owing to Approximate Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2021 - 27th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Torino, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS52814.2021.9486699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03380025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Defect Analysis of 8T SRAM Cells for In-Memory Computing Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2021 - 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel BIST Engine for CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03987828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Computing Devices: Challenges and Opportunities for Test and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Echavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Teich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03379074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Aware Diagnosis of Customer Returns Using Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2021 - 22nd International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Clara (virtual), United States. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED51717.2021.9424337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Cell-Aware Diagnosis Flow for Industrial Customer Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2020 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Washington DC, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC44778.2020.9325246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03034264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Cell-Aware Model Generation Through Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d’Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03987805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Methodology for Accelerating Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d’Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2021 - 24th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. pp.1580-1585, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Test Libraries Analysis for Pipelined Processors Transition Fault Coverage Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2021 - 27th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Torino, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS52814.2021.9486711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03380201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Test Flow for Approximate Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2020 - EDAA/IEEE/ACM Design Automation &amp; Test in Europe Conference, PhD Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03993654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAMR: an Approximation-Based FullyReliable TMR Alternative for Area Overhead Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Sextuple Cross-Coupled SRAM Cell with Optimized Access Operations for Highly Reliable Terrestrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2019 - 28th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS47505.2019.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03033332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Interlocked-Storage-Cell-Based Double-Node-Upset Self-Recoverable Flip-Flop Design for Safety-Critical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhelong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuobin Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2020 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sevilla (virtual), Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9181135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS OxRAM-Based Neuron Circuit Hardened with Enclosed Layout Transistors for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOVA: A Dynamic Overwriting Voltage Adjustment for STT-RAM L1 Cache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochen Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2020 - 21st International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santa Clara, CA, United States. pp.408-414, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED48828.2020.9137020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Yield for Approximate Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2020 - 23rd Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.810-815, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03036002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aging on Soft Error Susceptibility in CMOS Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambika Prasad Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03033194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HITTSFL: Design of a Cost-Effective HIS-Insensitive TNU-Tolerant and SET-Filterable Latch for Safety-Critical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangfeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2020 - 57th ACM/IEEE Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Francisco, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAC18072.2020.9218704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03033258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Highly Reliable SRAM Cell with Advanced Self-Recoverability from Soft Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengda Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC-Asia 2020 - 4th IEEE International Test Conference in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Taipei, Taiwan. pp.35-40, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC-Asia51099.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03033821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Radiation Hardened Latch Design with Cost-Effectiveness for Safety-Critical Terrestrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2019 - 28th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India. pp.43-435, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS47505.2019.000-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Verification, Test and In-Field Implications of Approximate Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sextuple Cross-Coupled SRAM Cell Protected against Double-Node Upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2020 - 28th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Penang, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS49688.2020.9301569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-Based Cell-Aware Defect Diagnosis of Customer Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02993384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ECC-Based Repair Approach with an Offset-Repair CAM for Mitigating the MBUs Affecting Repair CAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Papavramidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improvement of Mission Mode Failure Diagnosis for System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2019 - 25th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes, Greece. pp.21-26, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2019.8854388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Capacitor-Less CMOS Neuron Circuit for Neuromemristive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2019 - 17th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mean-Error Metrics for Testing Approximate Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbarcschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2018 - 31st IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chicago, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2018.8602939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02099895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Aware Diagnosis of Automotive Customer Returns Based on Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ART 2019 - 4th IEEE Automotive Reliability and Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Intra-Cell Diagnosis Flow for Industrial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Phu Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2018 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Phoenix, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2018.8624799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02099874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Comparison of Different ATPG approaches for Approximate Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2018 - 1st International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Budapest, Hungary. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2018.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03032856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is aproximate computing suitable for selective hardening of arithmetic circuits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2018 - 13th International Conference on Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taormina, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03130537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Approximate Digital Circuits: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2018 - 19th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03033024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards digital circuit approximation by exploiting fault simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWDTS: East-West Design &amp; Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS.2017.8110108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Approximate the Test of Integrated Circuits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAPCO: Workshop On Approximate Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02004418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate computing: Design & test for integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2017 - 18th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bogota, Colombia. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2017.7906737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards approximation during test of Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2017 - 20th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dresden, Germany. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2017.7934574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective fault-injection framework for memory reliability enhancement perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2017.7930172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Reliability vs. Cost Trade-Off Methodology to Selectively Harden Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2016.7519296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of Low Power Circuits: Issues and Industrial Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS: International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Approximate Test of Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AC: Approximate Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective BIST architecture for power-gating mechanisms in low-power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2016 - 17th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Santa Clara, CA, United States. pp.185-191, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2016.7479198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Functional Test Delay Fault Coverage: A Microprocessor Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pittsburgh, PA, United States. pp.731-736, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Power Estimation Technique to improve IP power models quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Nocua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tallin, Estonia. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2016.7753582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01689544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective approach for functional test programs compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Kosice, Slovakia. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2016.7482466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive ultra-low power IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbaul, Turkey. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid power modeling approach to enhance high-level power models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Nocua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Kosice, Slovakia. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2016.7482453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of functional test programs re-used for power-aware testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1277-1280, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective hybrid fault-tolerant architecture for pipelined cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective ATPG flow for Gate Delay Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparative Study of Fault-Tolerant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALID: Advances in System Testing and Validation Lifecycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01354754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration and optimization of a Hybrid Fault-Tolerant Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halkidiki, Greece. pp.89-94, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2015.7229838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-chain intra-cell defects grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient hybrid power modeling approach for accurate gate-level power estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Nocua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Casablanca, Morocco. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2015.7437976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01354745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance parameters of an ultra-low voltage, single supply 32bit processor implemented in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Abouzeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darayus Adil Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2015 - 16th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Santa Clara, United States. pp.366-370, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2015.7085453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-Diagnosis Architecture for Power Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Belgrade, Serbia. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2015.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ATPG Flow to Generate Crosstalk-Aware Path Delay Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.515-520, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay test in the presence of multi-aggressor crosstalk, power supply noise and ground bounce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.207-212, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and diagnosis of power switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay Probability Metric for Input Pattern Ranking Under Process Variation and Supply Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.226-231, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSV aware timing analysis and diagnosis in paths with multiple TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Napa, CA, United States. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2014.6818772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Evaluation of Functional Programs for Power-Aware Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATW: North Atlantic Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Johnson City, NY, United States. pp.69-72, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NATW.2014.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing-aware ATPG for critical paths with multiple TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.116-121, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intra-cell defect grading tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernabovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.298-301, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supply noise-aware workload assignments for homogeneous 3D MPSoCs with thermal consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Singapore, Singapore. pp.544-549, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPDAC.2014.6742948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iBoX — Jitter based Power Supply Noise sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, United States. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2014.6847830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Test Methods for COTS SRAMs Under Heavy Ion Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting combinational logic in pipelined microprocessor cores against transient and permanent faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.223-225, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Generation of Diagnostic Test Set for Intra-cell Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hangzhou, China. pp.312-317, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2014.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing resistive-open defects in SRAM core-cell under the effect of process variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2013.6569373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01921630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Characterization of TAS-MRAM Architectures in Presence of Capacitive Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALID: Advances in System Testing and Validation Lifecycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Venice, Italy. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an SRAM Based Particle Detector For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. pp.75-80, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reuse of Read and Write Assist Circuits to Improve Test Efficiency in Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2013.6651927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM Soft Error Rate Evaluation Under Atmospheric Neutron Radiation and PVT variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Crete, Greece. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Source Bias for Improved Resistive-Open Defect Coverage during SRAM Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Jiaosi Township, Taiwan. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Solution for Data Retention Faults in Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2013 - 16th Design, Automation and Test in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.442-447, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2013.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to mitigate TSV electromigration for 3D ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Natal, Brazil. pp.121-126, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between Static Noise Margin and Soft Error Rate evaluated for a 40nm SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT: Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New York, United States. pp.143-148, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2013.6653597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2013 - 14th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Santa Clara, CA, United States. pp.460-467, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2013.6523652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00817224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Electro-Thermal Analysis of Three-Dimensional Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Wroclaw, Poland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE.2013.6529956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact on the Neutron SER of a Commercial 90nm SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, Ca, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Cell-Upsets on a commercial 90nm SRAM in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating An SEU Monitor For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLEIL Synchrotron, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigate TSV Electromigration for 3D ICs - From the Architecture Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natale, Brazil. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the effect of concurrent variability in the core cells and sense amplifiers on SRAM read access failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Abu Dhabi, United Arab Emirates. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Monitoring in Mixed-Field Radiation Environments of Particle Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Defect Localization Accuracy by means of Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDD: Silicon Debug and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-Case Power Supply Noise and Temperature Distribution Analysis for 3D PDNs with Multiple Clock Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-in Scheme for Testing and Repairing Voltage Regulators of Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Berkeley, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2013.6548894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Detection Probability of Delay Defects in Signal Line TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2013.6569349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Address Scrambling for Defect Tolerance in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2011.6139149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defects Affecting Bit-Line Selection in TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Framework for Evaluating the SRAM Core-Cell Sensitivity to Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM testing under Neutron Radiation for the evaluation of different algorithms stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak Power Estimation: A Case Study on CPU Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.167-172, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2012.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply Noise Sensor Based on Timing Uncertainty Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2012.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power SRAMs Power Mode Control Logic: Failure Analysis and Test Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2012: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anaheim, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2012.6401578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal Analysis of 3D Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on the Heat Current of TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2012 - 15th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dresden, Germany. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2012.6176526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00689024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Localization Improvement through an Intra-Cell Diagnosis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2012 - 38th International Symposium for Testing and Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Phoenix, AZ, United States. pp.509-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Induced Effects on Electronic Systems and ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS: South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sauze d'Oulx, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mode Test of a Commercial 4Mb Toggle MRAM under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Localization Through an Effect-Cause based Intra-Cell Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mode Testing of SRAMS under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième colloque du GDR SOC-SIP du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defect Analysis for Through-Silicon-Vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Analysis in Power Mode Control Logic of Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2012.6233033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-Dynamic Comparator for Error Detection in Fault Tolerant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Hawaii, United States. pp.50-55, </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2012.6231079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Test Methods for SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Hyatt Maui, HI, United States. pp.300-301, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2012.6231070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Bridge Defects in TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.125-130, </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2012.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Test Algorithms Stress Effect on SRAMs under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.212-222, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2012: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Voltage Scaling via Effective On-Chip Timing Uncertainty Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for the Estimation of the SRAM Core-Cell Resilience to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Resistive-Open Defects in the Word-Line Selection of TAS-MRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Controlling Power Consumption During Test: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp. 221-226, </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2012.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through-Silicon-Via Resistive-Open Defect Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2012.6233037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Launch-to-Capture Power Reduction for LOS Scheme with Adjacent-Probability-Based X-Filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Miyase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Uchinodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunari Enokimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, New Delhi, India. pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Fault Tolerant Architecture for Robustness Improvement of Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2011 - 20th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.136-141, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2011.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Test Power to Functional Power through Smart X-Filling for LOS Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPonTR'11: IEEE International Workshop on the Impact of Low Power on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Analysis and Test Solutions for Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.459-460, </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2011.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Resilient Infrastructure for Data Transfer in a Distributed Neutron Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2011 - International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Vancouver, Canada. pp.294-301, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2011.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic-Stress Neutrons Test of Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Las Vegas, NV, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized March Test Flow for Detecting Memory Faults in SRAM Devices Under Bit Line Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'11 : Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using a SPICE-like TSTAC™ eFlash model for design and test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits ans Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00592203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Analysis of an SRAM Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DfT Solution for Oxide Thickness Varitions in ATMEL eFlash Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Reduction Through X-filling of Transition Fault Test Vectors for LOS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Fault Tolerant Architecture for Robustness Improvement of Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'11 : Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Dynamically-Stressed Commercial SRAM Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.274-280, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Reliability of Magnetic Random Access Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'11: Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Data Collection and Transfer Framework for a Distributed SRAM Based Neutron Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Savelletri di Fasano, Italy. pp.176-180, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2011.6004712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Detection in Atmospheric Environment through Static and Dynamic SRAM-Based Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Power Evaluation Flow for Defining Test Power Limits during At-Speed Delay Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2011 - 16th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Path Delay Variations in the Presence of Uncorrelated Power and Ground Supply Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00592000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized March Test Flow for Detecting Memory Faults in SRAM Devices Under Bit Line Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'11: 14th IEEE International Symposium on Design and Diagnostics of Electronic Circuits ans Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands. pp.353-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00592182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Test Pattern Generation for At-Speed LOS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.506-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply Noise and Ground Bounce Aware Pattern Generation for Delay Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.73-76, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Address Scrambling to Implement Defect Tolerance in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2011: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Improvement of Digital Circuits A New Hybrid Fault Tolerant Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'11: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Open Defects in TAS-MRAM Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Structure for Data Collection and Transfer in a Distributed SRAM Based Neutron Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dependability Issues in Deep-Submicron Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Power and Thermal Integrity Analysis for 3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPonTR'11: IEEE International Workshop on the Impact of Low Power on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Test Conditions for Improving SRAM Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00492741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MWSCAS'2010: International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting NBTI Induced Failures in SRAM Core-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'10: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Cruz, CA, United States. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Relaxation and X-filling to Reduce Peak Power During At-Speed LOS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Grading for Testing Critical Paths Considering Power Supply Noise and Crosstalk Using a Layout-Aware Quality Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junxia Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisar Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tehranipoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI'10: IEEE Great Lake Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00618748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM sensitivity to Soft Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00566847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Identification of Transition Delay Fault Tests for Launch-off Shift Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Miyase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRTLT'10: 11th IEEE Workshop On RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai, China. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00566869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance aux fautes et rendement de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Layer SPICE Model of the ATMEL TSTAC eFlash Memory Technology for Defect Injection and Faulty Behavior Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00493204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Bridging Defects in SRAM Core-Cells: a Comparative Study from 90nm down to 40nm Technology Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.132-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00493236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Reduction Through X-filling of Transition Fault Test Vectors for LOS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPonTR: 
-Impact of Low-Power design on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Bridging Defects in SRAM Core-Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'10: International Symposium on Electronic Design, Test &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ho Chi Minh, Vietnam. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des défauts résistifs affectant les mémoires Flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Fault Modeling of Actual Resistive Defects in Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'10 : Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Power Consumption and Transition Fault Coverage for LOS and LOC Testing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Fangmei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'10: 13th IEEE International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.376-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00475734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memory Fault Simulator for Radiation-Induced Effects in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Shanghai, China. pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM'2010: International Conference on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, La Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Test Conditions for Detecting Faults Induced by Random Dopant Fluctuation in SRAM Core-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARI: Workshop on CMOS Variability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Simulation Method for Reliability Analysis of SRAM Core-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, United States. pp.853-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive System-on-Chip Logic Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact and Efficient Critical Path Tracing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'10: Electronic Design, Test and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vietnam. pp.164-169, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2010.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2009: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Fault Diagnosis in Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Taichung, Taiwan. pp.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Fault Simulation Technique for Transition Faults in Non-Scan Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'09: 12th IEEE Symposium on Design and Diagnostics of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Simulation-Based Approach for Logic Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cairo, Egypt. pp.216-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design-for-Test Technique for SRAM Core-Cell Stability Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France. pp.1344-1348, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2009.5090873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Bridging Fault Diagnosis based on the SLAT Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'09: 12th IEEE Symposium on Design and Diagnostics of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.264-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off Between Power Dissipation and Delay Fault Coverage For LOS and LOC Testing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Low-Power Design on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TMR Architectures for SoC Yield Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALID'09: The First International Conference on Advances in System Testing and Validation Lifecycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porto, Portugal. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power: The New Dimension of Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on Logic Diagnosis for System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2009 - 10th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Jose, CA, United States. pp.253-260, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2009.4810303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-for-Diagnosis Technique for SRAM Write Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany. pp.1480-1485, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2008.4484883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield Improvement, Fault-Tolerance to the Rescue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rhodes, Greece. pp.165-170, </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00303400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le rendement grâce aux structures tolérantes aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'Ecole Doctorale I2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SRAM Design-for-Diagnosis Solution Based on Write Driver Voltage Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'08: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, San Diego, CA, USA, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00281558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérer Plus pour Fabriquer Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Diagnosis Resolution without Physical Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'08: International Symposium on Electronic Design, Test &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00260961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study on Logic Diagnosis for Industrial Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroussi Bouzaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP: System-On-Chip &amp; System-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TMR Architectures for Yield Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT'08: 23rd IEEE International Symposium on Defect and Fault Tolerance in VLSI Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, pp.007-015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00326901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History-Based Technique for Faults Diagnosis in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Signature-based Approach for Diagnosis of Dynamic Faults in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tunis, Tunisia. pp.001-006, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2008.4540243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Scaling on Defects and Parameter Deviations in Embedded SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, San Diego, California, United States. pp.336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de structures tolérantes aux fautes pour augmenter le rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2008 - 11e Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC Symbolic Simulation: A Case Study on Delay Fault Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'08: IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. pp.320-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00278340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote intitulé &amp;quot;Power : The New Dimension of Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRTLT'2008: Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTX: A Clock-Gating-Based Test Relaxation and X-Filling Scheme for Reducing Yield Loss Risk in At-Speed Scan Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Miyase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Kajihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sapporo, Japan. pp.297-302, </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2008.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History-Based Diagnosis Technique for Static and Dynamic Faults in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2008: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2008.4700555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un-Restored Destructive Write Faults due to Resistive-Open Defects in the Write Driver of SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS 2007 - 25th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berkeley, CA, United States. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2007.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00155979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concurrent Approach for Testing Address Decoder Faults in eFlash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'07: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, paper 3.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de diagnostic unifiée pour circuits intégrés numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed Approach for Unified Logic Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'07: IEEE Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Krakow, Poland, pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Simulation Model of the 2T-FLOTOX Core-Cell for Defect Injection and Faulty Behavior Prediction in eFlash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.77-82, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00158543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test des Mémoires Flash Embarquées : Analyse de la perturbation entre cellules FloTOx voisines durant une phase de programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defect Influences in SRAM I/O Circuitry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Flash Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Scheme to Reduce Power Supply Noise for High-Quality At-Speed Scan Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Miyase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Kajihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2007 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2007.4437632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Threshold Voltage Deviations on 90nm SRAM Core-Cell Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2007 - 16th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China. pp.501-504, </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2007.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00179276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Write Driver Faults in 65nm SRAM Technology: Analysis and March Test Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. pp.528-533, </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2007.364647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00187037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Two-Cell Incorrect Read Fault due to Resistive-Open Defects in the Sense Amplifiers of SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.97-104, </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00158116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bridging Fault Diagnosis using Logic Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00179259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention and Reliability Problems in Embedded Flash Memories: Analysis and Test of Defective 2T-FLOTOX Tunnel Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'07: 25th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berkeley, CA (USA), pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00151034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DERRIC: A Tool for Unified Logic Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00155993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test et testabilité de structures numériques tolérantes aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique Structurelle d'Affectation des Bits Non Spécifiés en Vue d'une Réduction de la Puissance de Pic Pendant le Test Série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Framework for Logic Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWDTW: East-West Design &amp; Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sochi, Russia. pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00096211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Test Data Compression for Embedded IP Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnendu Chakrabarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2006 - 15th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Fukuoka, Japan. pp.5-10, </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2006.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00116832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March Pre: an Efficient Test for Resistive-Open Defects in the SRAM Pre-charge Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'06: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, République Tchèque, pp.256-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Read Fault in Nanoscale SRAM: Analysis, Test and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Al-Hashimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT'06: IEEE International Design and Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dubai, United Arab Emirates. pp.110-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00137603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode unifiée de diagnostic ciblant l'ensemble des modèles de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Multi-Modèles des Circuits Logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJECSTIC'06: Manifestation des Jeunes Chercheurs STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural-Based Power-Aware Assignment of Don't Cares for Peak Power Reduction during Scan Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC'06: 14th IFIP WG 10.5 International Conference on Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice (France), pp.403-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Test Power in SRAM through Pre-charge Activity Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Al-Hashimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Munich, Germany. pp.1159-1165, </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2006.244016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00137598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Diagnostic Method Targeting Several Fault Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC'06: 14th IFIP WG 10.5 International Conference on Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Flash Testing: Overview and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00093665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRTLT'06: 7th Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Fukuoka, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00116819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Peak Power Consumption during Scan Testing: Structural Technique for Don't Care Bits Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'06: Conference on Ph.D. Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Otranto, Italy, pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00137614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Peak Power Consumption during Scan Testing: Test Pattern Modification with X Filling Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00093690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Failure Mechanisms in Embedded Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'06: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Berkeley, CA, United States. pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Retention Fault in SRAM Memories: Analysis and Detection Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS 2005 - 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA, United States. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2005.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Application Time Reduction with a Dynamically Reconfigurable Scan Tree Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomokazu Yoneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Fujiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Sopron, Hungary. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Réduction de la Puissance de Pic durant le Test Série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak Power Consumption During Scan Testing: Issue, Analysis and Heuristic Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'05: IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Sopron, Hungary. pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defect Injection in SRAM Core-Cell: Analysis and Comparison Between 0.13 um and 90 nm Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim, CA, United States. pp.857-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Test of Dynamic Read Destructive Faults in SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defect Influence in SRAM Pre-Charge Circuits: Analysis and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.116-121, </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2005.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Peak Power Consumption During Scan Testing: Power-Aware DfT and Test Set Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Leuven, Belgium. pp.540-549, </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11556930_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Scan Testing for Peak Power Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC'05: IFIP International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defect Injection in SRAM Core-Cell: Analysis and Comparison between 0.13μm and 90nm Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Anaheim, CA, United States. pp.857-862, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1065579.1065804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Projects: What Type of Instruments for what Type of Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reconfigurable Communication-Centric SoCs Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des Défauts Résistifs dans les Circuits de Précharge des Mémoires SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Scan Tree Design for Test Time Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Yoneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Fujiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.174-179, </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETSYM.2004.1347657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March iC-: An Improved Version of March C- for ADOFs Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Napa Valley, CA, United States. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTEST.2004.1299236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Read Destructive Faults in Embedded-SRAMs: Analysis and March Test Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March Tests Improvements for Address Decoder Open and Resistive Open Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Colombia. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Quality TPG for Delay Faults in Look-Up Tables of FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'04: 2nd International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Perth (Australia), pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing-Oriented Testing of Delay Faults in the Logic Architecture of Symmetrical FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defects in Embedded-SRAM Core Cells: Analysis and March Test Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Kenting, Taiwan. pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Routing-Constrained Low Power Scan Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.62-67, </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2004.1268828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test March pour la Détection des Fautes Dynamiques dans les Décodeurs de Mémoires SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'04 : 7ièmes Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marseille, France. pp.495-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Fautes de Délai dans les Circuits Intégrés Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Action Spécifique CNRS "TestSOC-MRF"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Routing-Constrained Low Power Scan Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA: Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Perth, Australia. pp.287-292, </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2004.10009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST of Delay Faults in the Logic Architecture of Symmetrical FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Madeira Island, Portugal. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2004.1319686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Analysis for Delay-Fault BIST in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Kos, Greece. pp.124-128, </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2003.1214378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Defect Analysis in Look-Up Tables of SRAM-Based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions pour le Test de Pannes de Délai des Look-Up Table dans les FPGA à Base de SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Toulouse, France. pp.381-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect-Oriented Dynamic Fault Models for Embedded-SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Maastricht, Netherlands. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Conscious Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWDTC: East-West Design &amp; Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Yalta, Ukraine. pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of open and resistive-open defect test conditions in SRAM address decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Xian, China. pp.250-255, </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2003.1250818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scan Chain Design for Power Minimization During Scan Testing Under Routing Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Charlotte, United States. pp.488-493, </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2003.1270874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements for Delay Testing of Look-Up Tables in SRAM-Based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Maastricht, Netherlands. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannes Temporelles dans les FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France. pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Efficient Test Sequences for BIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Monterey, CA, United States. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Driven Chaining of Flip-Flops in Scan Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Baltimore, United States. pp.796-803, </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2002.1041833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Cell Ordering for Low Power Scan Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Power: A Big Issue in Large SOC Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christchurch, New Zeland, pp.447-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Intégré de Circuits Digitaux : Comparaison de deux types de Séquences de Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants, École Doctorale I2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Montpellier, France. pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Hardware Generation of Random Single Input Change Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Saltsjöbaden, Sweden. pp.117-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Intégré de Circuits Digitaux : Etude Comparative de l'Efficacité de deux types de Séquences de Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM; CEM2, May 2000, Montpellier, France. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Fault Testing: Choosing Between Random SIC and Random MIC Test Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Cascais, Portugal. pp.09-14, </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETW.2000.873772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Random and Pseudo-Random Generation for BIST of Delay, Stuck-at and Bridging Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTW: International On-Line Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Palma de Mallorca, Spain. pp.121-161, </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2000.856623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des capacités de test de générateurs intégrés produisant des vecteurs adjacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CAO de Circuits Intégrés et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ring Architecture Strategy for BIST Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Singapore, Singapore. pp.418-423, </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.1998.741650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BIST Structure to Test Delay Faults in a Scan Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Singapore, Singapore. pp.435-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lockstep-based Solution for a Radiation-Resilient RISC-V FPGA-Based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Closquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Noizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP 2025 - Cyber, Reliability and Tolerance of Faults in Electronic Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Delay Defect Investigation in Critical Path Delay with Multiple TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMicro-NE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Campina Grande, Brazil. , X Escola de Microeletrônica do Nordeste, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01456983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Effect Propagation Based Intra-cell Scan Chain Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Multiple-Cell-Upsets on a 90mn SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Capacitive defects on TAS-MRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling-Based Resistive-Open Defects in TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. Test Symposium (ETS), 2012 17th IEEE European, 2012, </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2012.6233034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Open Defect Analysis for Through-Silicon-Vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. 17th IEEE European Test Symposium, pp.183, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity Prediction Synthesis for Nano-Electronic Gate Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2010: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. pp.N/A, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00537938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Test Power Reduction Through X-Filling Good Enough?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2010: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00537926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roaming Memory Test Bench for Detecting Particle Induced SEUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2010 - International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Austin, TX, United States. 2010, </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2010.5699302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00537879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC Yield Improvement for Future Nanoscale Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2009 - 14th IEEE European Test Symposium | PhD Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sevilla, Spain. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00433798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic Diagnosis Approach for Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2009 - 14th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sevilla, Spain. , 2009, Ph. D. Forum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00433792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Bridging Defects in SRAM Core-Cell: Impact within the Core-Cell and in the Memory Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sevilla, Spain. 14th IEEE European Test Symposium, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00433796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAND Flash Testing: A Preliminary Study on Actual Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austin, TX, United States. 2009, </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2009.5355898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00433765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM Core-cell Quality Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00434962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off Between Power Dissipation and Delay Fault Coverage for LOS and LOC Testing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00434959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test des Mémoires FLASH NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00433770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC Yield Improvement: Redundant Architectures to the Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2008: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Santa Clara, CA, United States. IEEE, pp.7, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms due to Process Variations in Nanoscale SRAM Core-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southampton, United Kingdom. 11th IEEE European Test Symposium, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Power-Aware Assignment of Xs for Peak Power Reduction during Scan Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southampton, United Kingdom. 11th IEEE European Test Symposium, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Support for Fault Diagnosis of System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Blanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-C. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland AG, 2023, ISBN 978-3-031-19638-6 ISBN 978-3-031-19639-3 (eBook). </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-19639-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraju P. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-4799-8718-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraju P. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarajan Ranganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjukta Bhanja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4799-3763-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th IEEE European Test Symposium (ETS 2013) - May 27-30, 2013 - Avignon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Hellebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebo Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-1-4673-6375-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.353, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Test Methods for SRAMs - Effective Solutions for Dynamic Fault Detection in Nanoscaled Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 171 p., 2009, 978-1-4419-0937-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium (ETS'08)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebo Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Metra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250, 2008, 978-0-7695-3150-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00326806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDECS'07: IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gramatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrezw Krasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Computer Society, pp.300, 2007, 1-4244-1161-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00326801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE International Workshop on Electronic Design, Test and Applications (DELTA 2006) - Jan 17-19, 2006 - Kuala Lumpur, Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi Tin Chew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">500 p., 2006, 0-7695-2500-8. </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2006.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Test of Integrated Systems in Nanoscale Technology (DTIS 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouhar Mouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 447 p., 2006, 0-7803-9726-6. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2006.1708761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (1), pp.95, 2005, 1-58883-042-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Circuits et de Systèmes Intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EGEM, Ed.Hermès, 2004, 2-7462-0864-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Diagnosis Techniques for Silicon Customer Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Quality Electronic Design (QED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.641-676, 2023, 978-3-031-16344-9. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16344-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03986615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Aware Model Generation Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d’Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Quality Electronic Design (QED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.227-257, 2023, 978-3-031-16344-9. </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16344-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03986553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Verification, Test, and In-Field Implications of Approximate Digital Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Ruospo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.349-385, 2022, </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Reliability of Approximate Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.233-266, 2022, </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98347-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromigration Alleviation Techniques for 3D Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chao Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Big Data: Methodologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.37-58, 2017, 9781498783996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Power-Aware Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Wunderlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wunderlich, Hans-Joachim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Hardware Testing - Lecture Notes of the Forum in honor of Christian Landrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-215, 2010, Frontiers in Electronic Testing, 978-90-481-3281-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00799927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Cell Reordering for Peak Power Reduction during Scan Test Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-Soc: From Systems to Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-281, 2007, 978-0-387-73661-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Touba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Kaufmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System-on-Chip Test Architectures: Nanometer Design for Testability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-350, 2007, 978-0-12-373973-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00326800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Adjacent Sequences: An Efficient Solution for Logic BIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer, pp.413-424, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assist Circuits for SRAM Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US9418759. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Voltage Scaling Mechanism Based on Voltage Shoot Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014023812A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient power supply noise measurement based on timing uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2883067B1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit arrangement, a method for testing a supply voltage provided to a test circuit, and a method for repairing a voltage source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20140307515. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Diagnosis Flow using CustomSim for SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Phu Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique intermédiaire, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique de fin d'année, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOETS CT302 - Programme CEE CATRENE - Summary Technical Report 2S-2009 - Rapport Technique de Fin d'année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat TOETS CT 302 - Programme CEE CATRENE (Rapport Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique de fin de Contrat NanoTEST 2A702, Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Nano TEST 2A702, Programme CEE MEDEA (Rapport Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">08027, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00344415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Nano TEST 2A702, Programme CEE MEDEA (Rapport Technique de fin d'année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">08026, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00344408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA - Rapport Technique intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA - Rapport Technique de fin d'année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702, Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702, Programme CEE MEDEA +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat CEE MARLOW : Premier Rapport d'Avancement du Projet (PPR1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat CEE MARLOW : Premier Rapport de Management du Projet (PMR1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique de Fin d'Année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Central Market Place for Dissemination of Low Power Microelectronics Design Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00259925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1077"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Girard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-girard-lirmm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0722-8772</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NVLIM: MTJ and CMOS-Based Nonvolatile Latch Design With Protection Against Triple-Node-Upsets for Robust Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (1), pp.268-279. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2025.3614568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05306535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUTPFL: Triple Node Upset-Tolerant and Single-Event Transient-Filtered Low-Power Latch With HSPICE and FPGA-Based Verifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiumin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanxiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (10), pp.2783-2794. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2025.3571607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog to Digital Memory Modeling for Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.105189. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2025.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05233657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Efficient Flip-Flop Designs With Multiple-Node Upset-Tolerance and Algorithm-Based Verifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuting He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (1), pp.390-394. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3426271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04737573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Nonvolatile and Multinode-Upset Recoverable Latches Based on Magnetic Tunnel Junction and CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.2079-2083. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2025.3562769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Optimized Double-Node-Upset-Recovery Latch Designs With Aging Mitigation and Algorithm-Based Verification for Long-Term Robustness Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changli Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (6), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2025.3554117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QtNURAV: A Robust Latch Design with Quintuple Node Upset Recovery and Algorithm based Verifications for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2025.3612904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM Periphery Testing using the Cell-Aware Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (5), pp.2000-2013. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3506854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04808316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile, Double and Triple Node Upsets Tolerant Latch Designs Based on FeFET and CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biying Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangjin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In press. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2025.3599136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Optimized and Highly Robust Latches Providing Complete Quadruple-Node-Upset Tolerance and Recovery With Algorithm based Verifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (3), pp.6202-6216. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3525448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04955057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HALTRAV: Design of A High-performance and Area-efficient Latch with Triple-node-upset Recovery and Algorithm-based Verifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (6), pp.2367-2377. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3511335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04954952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-Node-Upset Recovery High-Impedance-State-Insensitive and Single-Event-Transient Filtering Latch for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoyuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (4), pp.10847-10854. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2025.3546581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05288177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Multitask Transfer Learning for Fault Detection and Diagnosis of Few-Shot Analog Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byeong-Hee Roh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.21264-21279. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jiot.2025.3547957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MURLAV: A Multiple-Node-Upset Recovery Latch and Algorithm-Based Verification Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (7), pp.2205-2214. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3357593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04737519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Latch Designs with Node-Upset Tolerance and Recovery using Magnetic Tunnel Junctions and CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.116-127. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2023.3323562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04239391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeMPIM: A FeFET-Based Multifunctional Processing-in-Memory Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (4), pp.2299-2303. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3331267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04737485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two sextuple cross-coupled SRAM cells with double-node-upset protection and cost optimization for aerospace applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.105908. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2023.105908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04239447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDAVPM: A Latch Design and Algorithm-based Verification Protected against Multiple-Node-Upsets in Harsh Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.2069-2073. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2022.3213212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs of Two Quadruple-Node-Upset Self-Recoverable Latches for Highly Robust Computing in Harsh Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (3), pp.2885-2897. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3219372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04236216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs of BCD Adder Based on Excess-3 Code in Quantum-Dot Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (6), pp.2256-2260. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3237695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Robust and Low-Power Flip-Flop Cell With Complete Double-Node-Upset Tolerance for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuting He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (4), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2023.3267747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04236363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs of Array Multipliers with an Optimized Delay in Quantum-Dot Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuehua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.3189. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12143189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04239247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resistive defects on a foundry 8T SRAM-based IMC architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115029. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Double-Node-Upset-Hardened Flip-Flop Designs for High-Performance Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoran Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.1070-1081. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2023.3317070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04239309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ReRAM-Based Non-Volatile and Radiation-Hardened Latch Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengzheng Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1802. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04236275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for cell-aware diagnosis of customer returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d’Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.114595. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03768999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Quadruple-Node-Upset-Tolerant Latch Designs with Optimized Overhead for Reliable Computing in Harsh Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhelong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangfeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.404-413. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2020.3025584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03031709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs of Level-Sensitive T Flip-Flops and Polar Encoders Based on Two XOR/XNOR Gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), pp.1658. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11101658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03769025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadruple and Sextuple Cross-Coupled SRAM Cell Designs With Optimized Overhead for Reliable Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoran Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.282-295. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3175324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03769794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective and Highly Reliable Circuit Components Design for Safety-Critical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengzheng Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (1), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2021.3103586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03380293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Spin PUF: An Area Efficient and reliable PUF Design with Signature Improvement for Spin-Transfer Torque Magnetic Cell-Based All-Spin Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongrong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.1-20/71. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03768916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Test and Reliability Solutions for Magnetic Random Access Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (2), pp.149-169. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2020.3029600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03031646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Enhancement of RRAMs using a RESET Write Termination for MLC Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.1877-1880. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9473967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOVA PRO: A Dynamic Overwriting Voltage Adjustment Technique for STT-MRAM L1 Cache Considering Dielectric Breakdown Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongrong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (7), pp.1325-1334. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3073415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03376949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Control of Resistive RAM (RRAM) Using a Write Termination to Achieve 4 Bits/Cell in High Resistance State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (18), pp.2222. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10182222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TID Radiation Robustness of a CMOS OxRAM-Based Neuron Circuit by Using Enclosed Layout Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.1122-1131. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3067446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03376937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-modular-redundancy and dual-level error-interception based triple-node-upset tolerant latch designs for safety-critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.#105034. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2021.105034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03380265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Radiation Hardened Latch and Flip-Flop with Cost-Effectiveness for Low-Orbit Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoran Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhelong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.489-502. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-021-05962-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-Tolerant Reconfigurable VDD 10T SRAM Architecture for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambika Prasad Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kumar Vishvakarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Waltl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (14), pp.1718. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10141718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03376967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Approximate Computing to Build an Error Detection Scheme for Arithmetic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-020-05858-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Double-Upset Recoverable and Transient-Pulse Filterable Latches for Low Power and Low-Orbit Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhelong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (5), pp.3931-3940. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2020.2982341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03031912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Testing Techniques for Approximate Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (12), pp.2178-2194. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2020.2999613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low-Cost TMR-Without-Voter Based HIS-Insensitive and MNU-Tolerant Latch Design for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (4), pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2951186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadruple Cross-Coupled Dual-Interlocked-Storage-Cells based Multiple-Node-Upset-Tolerant Latch Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafei Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.879-890. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2019.2959007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02399091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Aware Defect Diagnosis of Customer Returns Based on Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2020.2992482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03031823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Assurance through Redundant Design: A Novel TNU Error Resilient Latch for Harsh Radiation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.789-799. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2020.2966200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Speed-and-Power-Optimized SRAM Cell Designs With Enhanced Self-Recoverability From Single- and Double-Node Upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (12), pp.4684-4695. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2020.3018328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03031784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Test Pattern Generation Technique for Approximate Circuits Based on an ILP-Formulated Pattern Selection Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.849-857. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2019.2923040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Quadruple Cross-Coupled Memory Cell Designs Protected against Single Event Upsets and Double-Node Upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.176188-176196. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2958109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-Chain Intra-Cell Aware Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.278-287. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2016.2624311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Level Power Estimation Technique to Improve IP Power Models Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Nocua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.10-28. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2017.1472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Reliability vs. Cost Trade-Off Methodology to Selectively Harden Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-017-5640-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microprocessor Testing: Functional Meets Structural Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (08), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126617400072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPET: An Efficient Hybrid Power Estimation Technique to Improve High-Level Power Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Nocua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (8), pp.#1740004. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126617400047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Test and Diagnosis of Power Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.1640013. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126616400132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Fault-Tolerant Architecture for Highly Reliable Processing Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.147-161. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5578-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01354746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Power-Aware At-Speed Test Methodology for IP Qualification and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Juneja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darayus Adil Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar Immadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balwant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (6), pp.721-733. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5621-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Test Methods for COTS SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3095-3102. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Fault-Tolerant Architecture for Digital CMOS Circuits and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (4), pp.401-413. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-014-5459-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Radiation Monitor for Mixed-Field Environments based on SRAM Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.#C05052. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/05/C05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SRAM Based Monitor for Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2299733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90 nm SRAM Static and Dynamic Mode Real-Time Testing at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3389-3394. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Compact Model of Self-Referenced Magnetic Tunnel Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (11), pp.3877-3882. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2355418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Cell Defects Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.541-555. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-014-5481-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Test and Mitigation of Malfunctions in Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.611-627. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-014-5479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally Constrained Locally Optimized 3-D Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (10), pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2283800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01255754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cell Upset Classification in Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1747-1754. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2313742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Resistive-Open Defect Analysis for Thermally Assisted Switching MRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (11), pp.2326-2335. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2294080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Commercial MRAM under Neutron and Alpha Radiation in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2617-2622. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2239311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Tapered 3-D TSVs for Power and Thermal Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.306-319. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2187081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power Evaluation for Effective Generation of Test Programs Maximizing Peak Power Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.253-263. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2013.1259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00934937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncorrelated Power Supply Noise and Ground Bounce Consideration for Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.958-970. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2197427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Bridging Defects in SRAM at Different Technology Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-012-5291-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Fault Modeling of Actual Resistive Defects in ATMELtm eFlash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-012-5277-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Two Commercial SRAMs Under Dynamic-Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.893-899. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2187218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout-Aware Pattern Evaluation and Analysis for Power-Safe Application of TDF Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tehranipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.248-258. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00816606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layout-Aware Pattern Grading Procedure for Critical Paths Considering Power Supply Noise and Crosstalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tehranipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junxia Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.201-214. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5268-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00816589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM Error Rate Induced by Alpha Particles and Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.855-861. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2123114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Framework for Logic Diagnosis of Arbitrary Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2009.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Transition Fault Coverage and Test Power Dissipation for LOS and LOC Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.359-374. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2010.1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC Yield Improvement - Using TMR Architectures for Manufacturing Defect Tolerance in Logic Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1/2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Launch Switching Activity Reduction in At-Speed Scan Testing using CTX: A Clock-Gating-Based Test Relaxation and X-Filling Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohli Miyase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Information and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, E93-D (1), pp.2-9. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transinf.E93.D.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Open Defects in SRAM Sense Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (10), pp.1556-1559. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2008.2005194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is TMR Suitable for Yield Improvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (6), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt.2008.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPICE-Like 2T-FLOTOX Core-Cell Model for Defect Injection and Faulty Behavior Prediction in eFlash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N/A, pp.127-144. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-008-5096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selective Scan Slice Encoding Technique for Test Data Volume and Test Power Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnendu Chakrabarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.353-364. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5053-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00331296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New March Elements for Address Decoder Open and Resistive Open Fault Detection in SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v3i1.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Test of Resistive-Open Defects in SRAM Pre-Charge Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.435-444. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5003-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADOFs and Resistive-ADOFs in SRAM Address Decoders: Test Conditions and March Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (3), pp.287-296. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-006-7761-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient BIST Architecture for Delay Faults in the Logic Cells of Symmetrical SRAM-Based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-4631-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Power Dissipation in SRAM During Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Al-Hashimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.271-280. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2006.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00137590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gated Clock Scheme for Low Power Testing of Logic Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.89-99. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-006-6259-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Fault Testing of Look-Up Tables in SRAM-Based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-5286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Scan Chain Design: A Solution for an Efficient Tradeoff Between Test Power and Scan Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2005.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient March Test Procedure for Dynamic Read Destructive Fault Detection in SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (5), pp.551-561. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-1169-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dynamic Faults in Embedded-SRAMs: Implications for Memory Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6146-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Driven Routing-Constrained Scan Chain Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (6), pp.647-660. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10677-004-4252-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ring Architecture Strategy for BIST Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023788727542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02273114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Low-Power Testing of VLSI Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.82-92. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2002.1003802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Generation of Random Single Input Change Test Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014941525735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Defect Coverage with Low Power Test Sequences in a BIST Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Wunderlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (5), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2002.1033791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Fault Testing: Choosing Between Random SIC and Random MIC Test Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3/4), pp.233-241. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012259227622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scan-BIST Structure to Test Delay Faults in Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (1/2), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008305507376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Scan-BIST Structures to Test delay Faults in Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008305507376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (334)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Graph Neural Network-Based Methodology for SRAM Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ali Riabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2026 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Mar 2026, Valfrejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Defect-Detection Graph-Based Methodology for Cell-Aware Model Generation (TrUnDeL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2026 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Mar 2026, Valfrejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Graph Theory and Machine Learning to Improve SRAMs Diagnosis Accuracy and Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Chaves Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2026 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Mar 2026, Valfrejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Approach for Testing Analog Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2026 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Mar 2026, Valfrejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When ETS Became Approximated: the French connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2025 - Anniversary Forum 30th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NVSRLO: A FeFET-Based Non-Volatile and SEU-Recoverable Latch Design with Optimized Overhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangjin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2025 - 28th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10993239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04956124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Runtime Efficient Graph-Based Cell-Aware Model Generation for Structural SRAM Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2025 - IEEE 31st International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ischia, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11116948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Test Symposium Teams : an Anniversary Snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Jenihhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Raik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Jutman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cherezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Ubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2025 - 30th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia. pp.1-48, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS63895.2025.11049652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Cell-Aware Model Generation for Sequential Cells using Graph Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2025 - 28th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04955115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNURML: Triple-Node-Upset-Recovery Magnetic Latch Design with Non-Volatility for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyun Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2025 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11043354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Dynamic Faults and Array-Level Faults Detector in Digital Test Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2025 - IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT66274.2025.11257447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Memory Modeling for Cell-Aware Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Forum at the European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lockstep-based Solution for a Radiation-Resilient RISC-V FPGA-Based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Closquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Noizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - Radiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antwrep, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Accurate Graph-Based Methodology for Generating Cell-Aware Models of Sequential Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2025 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Passo del Tonale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital SRAM Modeling for Cell-Aware Testing and Test Algorithms Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2025 - IEEE 31st International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ischia, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11116954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital SRAM Modeling for Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution par Lockstep pour une architecture RISC-V sur FPGA résistante aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Closquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Noizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Model of SRAM for Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2025 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Passo del Tonale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Computing for Test and Test of Approximate Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Top Picks in VLSI Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Diego, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing a Bidirectional ATPG Compliant Verilog-HDL Memory Model of SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Ronga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTTIS 2024 - IEEE International Conference on Design, Test &amp; Technology of Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Efficient Graph-Based methodology for Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2024 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Diego, United States. pp.270-279, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC51657.2024.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDLD: Interlocked Dual-Circle Latch Design with Low Cost and Triple-Node-Upset-Recovery for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2024 - 34th ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clearwater, FL, United States. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649476.3658761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structural Testing Approach for SRAM Address Decoders using Cell-Aware Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Harwell, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT63277.2024.10753545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Advanced Test and Safety for Image and Photonic Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTTC’s E. J. McCluskey Best Doctoral Thesis Award Contest at ETS’24 Semifinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04739546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-Based Methodology for Speeding up Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2024 - 30th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS60994.2024.10616062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonvolatile and SEU-Recoverable Latch Based on FeFET and CMOS for Energy-Harvesting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoyuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangzhu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2024 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04738244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structural Testing Approach for SRAMs using Cell-Aware Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Claviere, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04739520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel March Test Algorithm for Testing 8T SRAM-based IMC Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2024 - 27th Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Valence, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE58400.2024.10546583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des Approches de Lockstep pour la Tolérance aux Fautes des FPGAs Utilisés en Milieu Radiatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Closquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04739624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and Techniques to Speed-Up Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Claviere, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04739532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A Highly Reliable and Low-Power SRAM With Double-Node Upset Recovery for Safety-critical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC-Asia 2023 - 7th IEEE International Test Conference in Asian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Matsue, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC-Asia58802.2023.10301170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04241173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and DNU-Recovery Spintronic Retention Latch for Hybrid MTJ/CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2023 - 26th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10136927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04240330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Latch with Quadruple-Node-Upset Recovery for Harsh Radiation Hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC-Asia 2023 - 7th IEEE International Test Conference in Asian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Matsue, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC-Asia58802.2023.10301187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04240494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-cell Resistive-Open Defect Analysis on a Foundry 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - 28th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venise, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS56758.2023.10174107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Open Defects on a Foundry 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04565688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Area and Low Delay Latch Design with Complete Double-Node-Upset-Recovery for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2023 - 33rd ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Knoxville, TN, United States. pp.167-171, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04241408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Overhead and Double-Node-Upset Self-Recoverable Latch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC-Asia 2023 - 7th IEEE International Test Conference in Asian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Matsue, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC-Asia58802.2023.10301166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04241214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTHSL: 4×4-Device-Matrix-Based Cost-Optimized TNU-Recovery HIS-Insensitive and SET-Filterable Latch for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoyuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2023 - 60th ACM/IEEE Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, San Francisco, United States. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04240386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Low-Cost Approximate CMOS Full Adders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2023 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey, CA, United States. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04241285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-Based Characterization Models for Quality Assurance of Emerging Memory Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - 28th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venezia, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS56758.2023.10174202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Cell-Aware Methodology for SRAM Bit Cell Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - 28th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venezia, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS56758.2023.10174118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Cell-Aware Models for Testing SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictor BIST: An &amp;quot;All-in-One&amp;quot; Optical Test Solution for CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2023 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Anaheim, United States. pp.310-319, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC51656.2023.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04240449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Memory Diagnosis Capabilities using Graph Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Mongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Read Port Short Defects in an 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sextuple Cross-Coupled-DICE Based Double-Node-Upset Recoverable and Low-Delay Flip-Flop for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukai Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijie Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2022 - 32nd ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Irvine, CA, United States. pp.333-338, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3526241.3530355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Learning-Based Flow for Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d’Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2022 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Anaheim, United States. pp.484-488, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC50671.2022.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Fast and Low Cost BIST Solution for CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2022 - 27th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Robust, Low Delay and DNU-Recovery Latch Design for Nanoscale CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2022 - 32nd ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Irvine, CA, United States. pp.255-260, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3526241.3530321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Optimized and Robust Latch Hardened against Quadruple Node Upsets for Nanoscale CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukai Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC-Asia 2022 - 6th IEEE International Test Conference in Asian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Taipei, Taiwan. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITCAsia55616.2022.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCLCRL: Shuttling C-elements based Low-Cost and Robust Latch Design Protected against Triple Node Upsets in Harsh Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijie Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2022 - 25th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France. pp.1257-1262, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03769070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two 0.8 V, Highly Reliable RHBD 10T and 12T SRAM Cells for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2022 - 32nd ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Irvine, CA, United States. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3526241.3530312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radiation-Hardened Non-Volatile Magnetic Latch with High Reliability and Persistent Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2022 - 31st IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Taichung, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS56056.2022.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuring a Universal BIST Solution for CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03988569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Reliable and Low Power RHBD Flip-Flop Cell for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuikui Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS 2022 - IEEE 40th VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, San Diego, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS52500.2021.9794197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03770473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Cell-Aware Models for Representing SRAM Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhesila Xhafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03987914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective techniques for automatically improving the transition delay fault coverage of Self-Test Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Kolahimahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2022 - 27th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03739788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Bootstrapped Schmitt Trigger based Radiation Hardened Latch design for Reliable Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Singh Dhakad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambika Prasad Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kumar Vishvakarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2021 - 31st ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States. pp.307-312, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3453688.3461489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03379944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Low Cost Embedded Test Solution for CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2021 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC50571.2021.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Defect Analysis of 8T SRAM Cells for In-Memory Computing Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2021 - 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Defect Analysis of 8T SRAM Cells Used for In-Memory Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03994467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4NU-Recoverable and HIS-Insensitive Latch Design for Highly Robust Computing in Harsh Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoran Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengzheng Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhelong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2021 - 31st ACM Great Lakes Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States. pp.301-306, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3453688.3461493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03380011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Fault-Tolerant and Thermally Stable XOR Gate in Quantum dot Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Farah Naz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambika Prasad Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhaib Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Waltl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Overprovision of Triple Modular Reduncancy Owing to Approximate Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2021 - 27th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Torino, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS52814.2021.9486699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03380025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Test Libraries Analysis for Pipelined Processors Transition Fault Coverage Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESW 2021 - 9th Prague Embedded Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Horoměřice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03988459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Computing Devices: Challenges and Opportunities for Test and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Echavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Teich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03379074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel BIST Engine for CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03987828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Aware Diagnosis of Customer Returns Using Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2021 - 22nd International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Santa Clara (virtual), United States. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED51717.2021.9424337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Cell-Aware Model Generation Through Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d’Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03987805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Methodology for Accelerating Cell-Aware Model Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d’Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2021 - 24th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. pp.1580-1585, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Cell-Aware Diagnosis Flow for Industrial Customer Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2020 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Washington DC, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC44778.2020.9325246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03034264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Test Libraries Analysis for Pipelined Processors Transition Fault Coverage Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Masante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2021 - 27th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Torino, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS52814.2021.9486711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03380201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAMR: an Approximation-Based FullyReliable TMR Alternative for Area Overhead Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Test Flow for Approximate Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2020 - EDAA/IEEE/ACM Design Automation &amp; Test in Europe Conference, PhD Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03993654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOVA: A Dynamic Overwriting Voltage Adjustment for STT-RAM L1 Cache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochen Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2020 - 21st International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santa Clara, CA, United States. pp.408-414, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED48828.2020.9137020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Yield for Approximate Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2020 - 23rd Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.810-815, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03036002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Sextuple Cross-Coupled SRAM Cell with Optimized Access Operations for Highly Reliable Terrestrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2019 - 28th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS47505.2019.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03033332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Interlocked-Storage-Cell-Based Double-Node-Upset Self-Recoverable Flip-Flop Design for Safety-Critical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhelong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuobin Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2020 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sevilla (virtual), Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9181135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS OxRAM-Based Neuron Circuit Hardened with Enclosed Layout Transistors for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aging on Soft Error Susceptibility in CMOS Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambika Prasad Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03033194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Highly Reliable SRAM Cell with Advanced Self-Recoverability from Soft Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengda Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC-Asia 2020 - 4th IEEE International Test Conference in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Taipei, Taiwan. pp.35-40, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC-Asia51099.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03033821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HITTSFL: Design of a Cost-Effective HIS-Insensitive TNU-Tolerant and SET-Filterable Latch for Safety-Critical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangfeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2020 - 57th ACM/IEEE Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Francisco, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAC18072.2020.9218704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03033258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Radiation Hardened Latch Design with Cost-Effectiveness for Safety-Critical Terrestrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2019 - 28th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India. pp.43-435, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS47505.2019.000-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Verification, Test and In-Field Implications of Approximate Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sextuple Cross-Coupled SRAM Cell Protected against Double-Node Upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianming Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2020 - 28th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Penang, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS49688.2020.9301569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02993384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-Based Cell-Aware Defect Diagnosis of Customer Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ECC-Based Repair Approach with an Offset-Repair CAM for Mitigating the MBUs Affecting Repair CAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Papavramidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Capacitor-Less CMOS Neuron Circuit for Neuromemristive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2019 - 17th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improvement of Mission Mode Failure Diagnosis for System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2019 - 25th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes, Greece. pp.21-26, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2019.8854388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Aware Diagnosis of Automotive Customer Returns Based on Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ART 2019 - 4th IEEE Automotive Reliability and Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mean-Error Metrics for Testing Approximate Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbarcschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2018 - 31st IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chicago, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2018.8602939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02099895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Intra-Cell Diagnosis Flow for Industrial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Phu Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2018 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Phoenix, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2018.8624799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02099874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Comparison of Different ATPG approaches for Approximate Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2018 - 1st International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Budapest, Hungary. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2018.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03032856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is aproximate computing suitable for selective hardening of arithmetic circuits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2018 - 13th International Conference on Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taormina, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03130537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Approximate Digital Circuits: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2018 - 19th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03033024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards digital circuit approximation by exploiting fault simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWDTS: East-West Design &amp; Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS.2017.8110108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Approximate the Test of Integrated Circuits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAPCO: Workshop On Approximate Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02004418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate computing: Design & test for integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2017 - 18th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bogota, Colombia. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2017.7906737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards approximation during test of Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2017 - 20th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dresden, Germany. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2017.7934574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective fault-injection framework for memory reliability enhancement perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2017.7930172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of Low Power Circuits: Issues and Industrial Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS: International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Approximate Test of Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AC: Approximate Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Reliability vs. Cost Trade-Off Methodology to Selectively Harden Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2016.7519296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective BIST architecture for power-gating mechanisms in low-power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2016 - 17th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Santa Clara, CA, United States. pp.185-191, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2016.7479198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Functional Test Delay Fault Coverage: A Microprocessor Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pittsburgh, PA, United States. pp.731-736, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective approach for functional test programs compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Kosice, Slovakia. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2016.7482466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Power Estimation Technique to improve IP power models quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Nocua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tallin, Estonia. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2016.7753582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01689544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid power modeling approach to enhance high-level power models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Nocua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Kosice, Slovakia. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2016.7482453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive ultra-low power IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbaul, Turkey. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective hybrid fault-tolerant architecture for pipelined cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective ATPG flow for Gate Delay Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparative Study of Fault-Tolerant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALID: Advances in System Testing and Validation Lifecycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01354754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of functional test programs re-used for power-aware testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1277-1280, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance parameters of an ultra-low voltage, single supply 32bit processor implemented in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Abouzeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darayus Adil Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2015 - 16th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Santa Clara, United States. pp.366-370, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2015.7085453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration and optimization of a Hybrid Fault-Tolerant Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halkidiki, Greece. pp.89-94, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2015.7229838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-chain intra-cell defects grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient hybrid power modeling approach for accurate gate-level power estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Nocua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Casablanca, Morocco. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2015.7437976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01354745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-Diagnosis Architecture for Power Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Belgrade, Serbia. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2015.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ATPG Flow to Generate Crosstalk-Aware Path Delay Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.515-520, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and diagnosis of power switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay Probability Metric for Input Pattern Ranking Under Process Variation and Supply Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.226-231, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay test in the presence of multi-aggressor crosstalk, power supply noise and ground bounce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.207-212, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing-aware ATPG for critical paths with multiple TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.116-121, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intra-cell defect grading tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernabovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.298-301, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSV aware timing analysis and diagnosis in paths with multiple TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Napa, CA, United States. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2014.6818772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Evaluation of Functional Programs for Power-Aware Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATW: North Atlantic Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Johnson City, NY, United States. pp.69-72, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NATW.2014.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supply noise-aware workload assignments for homogeneous 3D MPSoCs with thermal consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Singapore, Singapore. pp.544-549, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPDAC.2014.6742948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iBoX — Jitter based Power Supply Noise sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, United States. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2014.6847830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Test Methods for COTS SRAMs Under Heavy Ion Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting combinational logic in pipelined microprocessor cores against transient and permanent faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.223-225, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Generation of Diagnostic Test Set for Intra-cell Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hangzhou, China. pp.312-317, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2014.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reuse of Read and Write Assist Circuits to Improve Test Efficiency in Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2013.6651927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing resistive-open defects in SRAM core-cell under the effect of process variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2013.6569373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01921630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an SRAM Based Particle Detector For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. pp.75-80, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Characterization of TAS-MRAM Architectures in Presence of Capacitive Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALID: Advances in System Testing and Validation Lifecycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Venice, Italy. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Solution for Data Retention Faults in Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2013 - 16th Design, Automation and Test in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.442-447, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2013.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to mitigate TSV electromigration for 3D ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Natal, Brazil. pp.121-126, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between Static Noise Margin and Soft Error Rate evaluated for a 40nm SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT: Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New York, United States. pp.143-148, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2013.6653597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM Soft Error Rate Evaluation Under Atmospheric Neutron Radiation and PVT variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Crete, Greece. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Source Bias for Improved Resistive-Open Defect Coverage during SRAM Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Jiaosi Township, Taiwan. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2013 - 14th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Santa Clara, CA, United States. pp.460-467, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2013.6523652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00817224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact on the Neutron SER of a Commercial 90nm SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, Ca, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Electro-Thermal Analysis of Three-Dimensional Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Wroclaw, Poland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE.2013.6529956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Cell-Upsets on a commercial 90nm SRAM in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigate TSV Electromigration for 3D ICs - From the Architecture Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natale, Brazil. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating An SEU Monitor For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLEIL Synchrotron, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the effect of concurrent variability in the core cells and sense amplifiers on SRAM read access failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Abu Dhabi, United Arab Emirates. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Monitoring in Mixed-Field Radiation Environments of Particle Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Defect Localization Accuracy by means of Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDD: Silicon Debug and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-Case Power Supply Noise and Temperature Distribution Analysis for 3D PDNs with Multiple Clock Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-in Scheme for Testing and Repairing Voltage Regulators of Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Berkeley, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2013.6548894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Detection Probability of Delay Defects in Signal Line TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2013.6569349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM testing under Neutron Radiation for the evaluation of different algorithms stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak Power Estimation: A Case Study on CPU Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.167-172, </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2012.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply Noise Sensor Based on Timing Uncertainty Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2012.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power SRAMs Power Mode Control Logic: Failure Analysis and Test Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2012: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anaheim, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2012.6401578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Address Scrambling for Defect Tolerance in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2011.6139149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defects Affecting Bit-Line Selection in TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Framework for Evaluating the SRAM Core-Cell Sensitivity to Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on the Heat Current of TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2012 - 15th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dresden, Germany. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2012.6176526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00689024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Localization Improvement through an Intra-Cell Diagnosis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2012 - 38th International Symposium for Testing and Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Phoenix, AZ, United States. pp.509-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Induced Effects on Electronic Systems and ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS: South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sauze d'Oulx, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mode Test of a Commercial 4Mb Toggle MRAM under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Localization Through an Effect-Cause based Intra-Cell Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal Analysis of 3D Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mode Testing of SRAMS under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième colloque du GDR SOC-SIP du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Analysis in Power Mode Control Logic of Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2012.6233033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defect Analysis for Through-Silicon-Vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Bridge Defects in TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.125-130, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2012.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-Dynamic Comparator for Error Detection in Fault Tolerant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Hawaii, United States. pp.50-55, </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2012.6231079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Test Methods for SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Hyatt Maui, HI, United States. pp.300-301, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2012.6231070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Test Algorithms Stress Effect on SRAMs under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.212-222, </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2012: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Voltage Scaling via Effective On-Chip Timing Uncertainty Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for the Estimation of the SRAM Core-Cell Resilience to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Resistive-Open Defects in the Word-Line Selection of TAS-MRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through-Silicon-Via Resistive-Open Defect Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2012.6233037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Controlling Power Consumption During Test: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp. 221-226, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2012.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Test Power to Functional Power through Smart X-Filling for LOS Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPonTR'11: IEEE International Workshop on the Impact of Low Power on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Analysis and Test Solutions for Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.459-460, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2011.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Resilient Infrastructure for Data Transfer in a Distributed Neutron Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2011 - International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Vancouver, Canada. pp.294-301, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2011.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic-Stress Neutrons Test of Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Las Vegas, NV, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Fault Tolerant Architecture for Robustness Improvement of Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2011 - 20th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.136-141, </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2011.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Launch-to-Capture Power Reduction for LOS Scheme with Adjacent-Probability-Based X-Filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Miyase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Uchinodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunari Enokimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, New Delhi, India. pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using a SPICE-like TSTAC™ eFlash model for design and test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits ans Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00592203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Analysis of an SRAM Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DfT Solution for Oxide Thickness Varitions in ATMEL eFlash Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Reduction Through X-filling of Transition Fault Test Vectors for LOS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Fault Tolerant Architecture for Robustness Improvement of Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'11 : Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Dynamically-Stressed Commercial SRAM Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.274-280, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized March Test Flow for Detecting Memory Faults in SRAM Devices Under Bit Line Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'11 : Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Reliability of Magnetic Random Access Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'11: Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Power Evaluation Flow for Defining Test Power Limits during At-Speed Delay Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2011 - 16th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Data Collection and Transfer Framework for a Distributed SRAM Based Neutron Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Savelletri di Fasano, Italy. pp.176-180, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2011.6004712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Detection in Atmospheric Environment through Static and Dynamic SRAM-Based Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Path Delay Variations in the Presence of Uncorrelated Power and Ground Supply Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00592000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized March Test Flow for Detecting Memory Faults in SRAM Devices Under Bit Line Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'11: 14th IEEE International Symposium on Design and Diagnostics of Electronic Circuits ans Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands. pp.353-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00592182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Test Pattern Generation for At-Speed LOS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.506-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply Noise and Ground Bounce Aware Pattern Generation for Delay Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.73-76, </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Address Scrambling to Implement Defect Tolerance in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2011: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Improvement of Digital Circuits A New Hybrid Fault Tolerant Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'11: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Open Defects in TAS-MRAM Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Power and Thermal Integrity Analysis for 3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPonTR'11: IEEE International Workshop on the Impact of Low Power on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Structure for Data Collection and Transfer in a Distributed SRAM Based Neutron Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dependability Issues in Deep-Submicron Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting NBTI Induced Failures in SRAM Core-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'10: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Cruz, CA, United States. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Relaxation and X-filling to Reduce Peak Power During At-Speed LOS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Grading for Testing Critical Paths Considering Power Supply Noise and Crosstalk Using a Layout-Aware Quality Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junxia Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisar Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tehranipoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI'10: IEEE Great Lake Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00618748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Test Conditions for Improving SRAM Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00492741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MWSCAS'2010: International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM sensitivity to Soft Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00566847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Identification of Transition Delay Fault Tests for Launch-off Shift Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Miyase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRTLT'10: 11th IEEE Workshop On RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai, China. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00566869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance aux fautes et rendement de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Layer SPICE Model of the ATMEL TSTAC eFlash Memory Technology for Defect Injection and Faulty Behavior Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00493204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Bridging Defects in SRAM Core-Cells: a Comparative Study from 90nm down to 40nm Technology Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.132-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00493236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Bridging Defects in SRAM Core-Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'10: International Symposium on Electronic Design, Test &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ho Chi Minh, Vietnam. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Reduction Through X-filling of Transition Fault Test Vectors for LOS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPonTR: 
+Impact of Low-Power design on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memory Fault Simulator for Radiation-Induced Effects in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Shanghai, China. pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Power Consumption and Transition Fault Coverage for LOS and LOC Testing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Fangmei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'10: 13th IEEE International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.376-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00475734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM'2010: International Conference on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, La Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des défauts résistifs affectant les mémoires Flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Fault Modeling of Actual Resistive Defects in Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'10 : Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Test Conditions for Detecting Faults Induced by Random Dopant Fluctuation in SRAM Core-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARI: Workshop on CMOS Variability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Simulation Method for Reliability Analysis of SRAM Core-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, United States. pp.853-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00553619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact and Efficient Critical Path Tracing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'10: Electronic Design, Test and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vietnam. pp.164-169, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2010.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive System-on-Chip Logic Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Fault Diagnosis in Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Taichung, Taiwan. pp.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2009: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Fault Simulation Technique for Transition Faults in Non-Scan Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'09: 12th IEEE Symposium on Design and Diagnostics of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Simulation-Based Approach for Logic Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cairo, Egypt. pp.216-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off Between Power Dissipation and Delay Fault Coverage For LOS and LOC Testing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Low-Power Design on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Bridging Fault Diagnosis based on the SLAT Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'09: 12th IEEE Symposium on Design and Diagnostics of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.264-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design-for-Test Technique for SRAM Core-Cell Stability Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France. pp.1344-1348, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2009.5090873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TMR Architectures for SoC Yield Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALID'09: The First International Conference on Advances in System Testing and Validation Lifecycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porto, Portugal. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on Logic Diagnosis for System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2009 - 10th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Jose, CA, United States. pp.253-260, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2009.4810303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power: The New Dimension of Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SRAM Design-for-Diagnosis Solution Based on Write Driver Voltage Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'08: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, San Diego, CA, USA, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00281558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérer Plus pour Fabriquer Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-for-Diagnosis Technique for SRAM Write Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany. pp.1480-1485, </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2008.4484883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le rendement grâce aux structures tolérantes aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'Ecole Doctorale I2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield Improvement, Fault-Tolerance to the Rescue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rhodes, Greece. pp.165-170, </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00303400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History-Based Technique for Faults Diagnosis in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Signature-based Approach for Diagnosis of Dynamic Faults in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tunis, Tunisia. pp.001-006, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2008.4540243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Scaling on Defects and Parameter Deviations in Embedded SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, San Diego, California, United States. pp.336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Diagnosis Resolution without Physical Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'08: International Symposium on Electronic Design, Test &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00260961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study on Logic Diagnosis for Industrial Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroussi Bouzaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC-SIP: System-On-Chip &amp; System-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TMR Architectures for Yield Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT'08: 23rd IEEE International Symposium on Defect and Fault Tolerance in VLSI Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, pp.007-015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00326901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel intitulé &amp;quot;Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de structures tolérantes aux fautes pour augmenter le rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2008 - 11e Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History-Based Diagnosis Technique for Static and Dynamic Faults in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2008: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2008.4700555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTX: A Clock-Gating-Based Test Relaxation and X-Filling Scheme for Reducing Yield Loss Risk in At-Speed Scan Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Miyase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Kajihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sapporo, Japan. pp.297-302, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2008.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC Symbolic Simulation: A Case Study on Delay Fault Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'08: IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. pp.320-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00278340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote intitulé &amp;quot;Power : The New Dimension of Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRTLT'2008: Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de diagnostic unifiée pour circuits intégrés numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed Approach for Unified Logic Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'07: IEEE Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Krakow, Poland, pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Simulation Model of the 2T-FLOTOX Core-Cell for Defect Injection and Faulty Behavior Prediction in eFlash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.77-82, </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00158543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un-Restored Destructive Write Faults due to Resistive-Open Defects in the Write Driver of SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS 2007 - 25th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berkeley, CA, United States. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2007.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00155979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concurrent Approach for Testing Address Decoder Faults in eFlash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'07: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, paper 3.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test des Mémoires Flash Embarquées : Analyse de la perturbation entre cellules FloTOx voisines durant une phase de programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defect Influences in SRAM I/O Circuitry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Flash Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Threshold Voltage Deviations on 90nm SRAM Core-Cell Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2007 - 16th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China. pp.501-504, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2007.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00179276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Write Driver Faults in 65nm SRAM Technology: Analysis and March Test Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. pp.528-533, </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2007.364647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00187037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Two-Cell Incorrect Read Fault due to Resistive-Open Defects in the Sense Amplifiers of SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.97-104, </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00158116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Scheme to Reduce Power Supply Noise for High-Quality At-Speed Scan Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Miyase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Kajihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2007 - IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2007.4437632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bridging Fault Diagnosis using Logic Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00179259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention and Reliability Problems in Embedded Flash Memories: Analysis and Test of Defective 2T-FLOTOX Tunnel Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'07: 25th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berkeley, CA (USA), pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00151034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DERRIC: A Tool for Unified Logic Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00155993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test et testabilité de structures numériques tolérantes aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Framework for Logic Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWDTW: East-West Design &amp; Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sochi, Russia. pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00096211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Test Data Compression for Embedded IP Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnendu Chakrabarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2006 - 15th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Fukuoka, Japan. pp.5-10, </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2006.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00116832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March Pre: an Efficient Test for Resistive-Open Defects in the SRAM Pre-charge Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'06: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, République Tchèque, pp.256-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique Structurelle d'Affectation des Bits Non Spécifiés en Vue d'une Réduction de la Puissance de Pic Pendant le Test Série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Test Power in SRAM through Pre-charge Activity Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Al-Hashimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Munich, Germany. pp.1159-1165, </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2006.244016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00137598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Diagnostic Method Targeting Several Fault Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC'06: 14th IFIP WG 10.5 International Conference on Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Read Fault in Nanoscale SRAM: Analysis, Test and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Al-Hashimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT'06: IEEE International Design and Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dubai, United Arab Emirates. pp.110-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00137603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode unifiée de diagnostic ciblant l'ensemble des modèles de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Multi-Modèles des Circuits Logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJECSTIC'06: Manifestation des Jeunes Chercheurs STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural-Based Power-Aware Assignment of Don't Cares for Peak Power Reduction during Scan Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC'06: 14th IFIP WG 10.5 International Conference on Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice (France), pp.403-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRTLT'06: 7th Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Fukuoka, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00116819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Flash Testing: Overview and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00093665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Peak Power Consumption during Scan Testing: Structural Technique for Don't Care Bits Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'06: Conference on Ph.D. Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Otranto, Italy, pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00137614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Failure Mechanisms in Embedded Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'06: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Berkeley, CA, United States. pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Peak Power Consumption during Scan Testing: Test Pattern Modification with X Filling Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00093690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defect Injection in SRAM Core-Cell: Analysis and Comparison Between 0.13 um and 90 nm Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim, CA, United States. pp.857-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Application Time Reduction with a Dynamically Reconfigurable Scan Tree Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomokazu Yoneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Fujiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Sopron, Hungary. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Réduction de la Puissance de Pic durant le Test Série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak Power Consumption During Scan Testing: Issue, Analysis and Heuristic Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'05: IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Sopron, Hungary. pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Retention Fault in SRAM Memories: Analysis and Detection Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS 2005 - 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA, United States. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2005.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defect Influence in SRAM Pre-Charge Circuits: Analysis and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.116-121, </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2005.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Test of Dynamic Read Destructive Faults in SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Peak Power Consumption During Scan Testing: Power-Aware DfT and Test Set Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Leuven, Belgium. pp.540-549, </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11556930_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Scan Testing for Peak Power Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC'05: IFIP International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defect Injection in SRAM Core-Cell: Analysis and Comparison between 0.13μm and 90nm Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Anaheim, CA, United States. pp.857-862, </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1065579.1065804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Projects: What Type of Instruments for what Type of Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reconfigurable Communication-Centric SoCs Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des Défauts Résistifs dans les Circuits de Précharge des Mémoires SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Read Destructive Faults in Embedded-SRAMs: Analysis and March Test Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Scan Tree Design for Test Time Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Yoneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Fujiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.174-179, </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETSYM.2004.1347657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March iC-: An Improved Version of March C- for ADOFs Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Napa Valley, CA, United States. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTEST.2004.1299236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing-Oriented Testing of Delay Faults in the Logic Architecture of Symmetrical FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defects in Embedded-SRAM Core Cells: Analysis and March Test Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Kenting, Taiwan. pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March Tests Improvements for Address Decoder Open and Resistive Open Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Colombia. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Quality TPG for Delay Faults in Look-Up Tables of FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'04: 2nd International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Perth (Australia), pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Routing-Constrained Low Power Scan Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.62-67, </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2004.1268828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test March pour la Détection des Fautes Dynamiques dans les Décodeurs de Mémoires SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'04 : 7ièmes Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marseille, France. pp.495-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Fautes de Délai dans les Circuits Intégrés Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Action Spécifique CNRS "TestSOC-MRF"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Routing-Constrained Low Power Scan Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA: Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Perth, Australia. pp.287-292, </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2004.10009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST of Delay Faults in the Logic Architecture of Symmetrical FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Madeira Island, Portugal. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2004.1319686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect-Oriented Dynamic Fault Models for Embedded-SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Maastricht, Netherlands. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Defect Analysis in Look-Up Tables of SRAM-Based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Analysis for Delay-Fault BIST in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Kos, Greece. pp.124-128, </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2003.1214378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions pour le Test de Pannes de Délai des Look-Up Table dans les FPGA à Base de SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Toulouse, France. pp.381-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of open and resistive-open defect test conditions in SRAM address decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Xian, China. pp.250-255, </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2003.1250818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Conscious Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWDTC: East-West Design &amp; Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Yalta, Ukraine. pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scan Chain Design for Power Minimization During Scan Testing Under Routing Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Charlotte, United States. pp.488-493, </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2003.1270874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements for Delay Testing of Look-Up Tables in SRAM-Based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Maastricht, Netherlands. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannes Temporelles dans les FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France. pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Efficient Test Sequences for BIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Monterey, CA, United States. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Driven Chaining of Flip-Flops in Scan Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Baltimore, United States. pp.796-803, </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2002.1041833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Cell Ordering for Low Power Scan Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Power: A Big Issue in Large SOC Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christchurch, New Zeland, pp.447-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Intégré de Circuits Digitaux : Comparaison de deux types de Séquences de Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants, École Doctorale I2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Montpellier, France. pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Hardware Generation of Random Single Input Change Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Saltsjöbaden, Sweden. pp.117-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Intégré de Circuits Digitaux : Etude Comparative de l'Efficacité de deux types de Séquences de Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM; CEM2, May 2000, Montpellier, France. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Fault Testing: Choosing Between Random SIC and Random MIC Test Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Cascais, Portugal. pp.09-14, </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETW.2000.873772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Random and Pseudo-Random Generation for BIST of Delay, Stuck-at and Bridging Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTW: International On-Line Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Palma de Mallorca, Spain. pp.121-161, </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2000.856623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des capacités de test de générateurs intégrés produisant des vecteurs adjacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CAO de Circuits Intégrés et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ring Architecture Strategy for BIST Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Singapore, Singapore. pp.418-423, </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.1998.741650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BIST Structure to Test Delay Faults in a Scan Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Singapore, Singapore. pp.435-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lockstep-based Solution for a Radiation-Resilient RISC-V FPGA-Based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Closquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Noizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP 2025 - Cyber, Reliability and Tolerance of Faults in Electronic Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05568652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Delay Defect Investigation in Critical Path Delay with Multiple TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMicro-NE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Campina Grande, Brazil. , X Escola de Microeletrônica do Nordeste, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01456983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Effect Propagation Based Intra-cell Scan Chain Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Capacitive defects on TAS-MRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Multiple-Cell-Upsets on a 90mn SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling-Based Resistive-Open Defects in TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. Test Symposium (ETS), 2012 17th IEEE European, 2012, </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2012.6233034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Open Defect Analysis for Through-Silicon-Vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. 17th IEEE European Test Symposium, pp.183, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity Prediction Synthesis for Nano-Electronic Gate Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2010: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. pp.N/A, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00537938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Test Power Reduction Through X-Filling Good Enough?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2010: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00537926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roaming Memory Test Bench for Detecting Particle Induced SEUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2010 - International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Austin, TX, United States. 2010, </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2010.5699302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00537879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC Yield Improvement for Future Nanoscale Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2009 - 14th IEEE European Test Symposium | PhD Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sevilla, Spain. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00433798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic Diagnosis Approach for Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benabboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2009 - 14th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sevilla, Spain. , 2009, Ph. D. Forum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00433792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Bridging Defects in SRAM Core-Cell: Impact within the Core-Cell and in the Memory Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sevilla, Spain. 14th IEEE European Test Symposium, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00433796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM Core-cell Quality Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Alves Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00434962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAND Flash Testing: A Preliminary Study on Actual Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austin, TX, United States. 2009, </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2009.5355898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00433765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off Between Power Dissipation and Delay Fault Coverage for LOS and LOC Testing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00434959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test des Mémoires FLASH NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Didier Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00433770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC Yield Improvement: Redundant Architectures to the Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2008: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Santa Clara, CA, United States. IEEE, pp.7, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00341799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms due to Process Variations in Nanoscale SRAM Core-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southampton, United Kingdom. 11th IEEE European Test Symposium, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Power-Aware Assignment of Xs for Peak Power Reduction during Scan Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southampton, United Kingdom. 11th IEEE European Test Symposium, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Support for Fault Diagnosis of System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Blanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-C. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland AG, 2023, ISBN 978-3-031-19638-6 ISBN 978-3-031-19639-3 (eBook). </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-19639-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraju P. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-4799-8718-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraju P. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarajan Ranganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjukta Bhanja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4799-3763-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th IEEE European Test Symposium (ETS 2013) - May 27-30, 2013 - Avignon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Hellebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebo Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-1-4673-6375-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.353, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Test Methods for SRAMs - Effective Solutions for Dynamic Fault Detection in Nanoscaled Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 171 p., 2009, 978-1-4419-0937-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium (ETS'08)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebo Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Metra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250, 2008, 978-0-7695-3150-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00326806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDECS'07: IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gramatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrezw Krasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Computer Society, pp.300, 2007, 1-4244-1161-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00326801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE International Workshop on Electronic Design, Test and Applications (DELTA 2006) - Jan 17-19, 2006 - Kuala Lumpur, Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi Tin Chew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">500 p., 2006, 0-7695-2500-8. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2006.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Test of Integrated Systems in Nanoscale Technology (DTIS 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouhar Mouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 447 p., 2006, 0-7803-9726-6. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2006.1708761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (1), pp.95, 2005, 1-58883-042-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Circuits et de Systèmes Intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EGEM, Ed.Hermès, 2004, 2-7462-0864-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Diagnosis Techniques for Silicon Customer Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Quality Electronic Design (QED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.641-676, 2023, 978-3-031-16344-9. </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16344-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03986615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Aware Model Generation Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d’Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Quality Electronic Design (QED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.227-257, 2023, 978-3-031-16344-9. </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16344-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03986553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Verification, Test, and In-Field Implications of Approximate Digital Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Ruospo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.349-385, 2022, </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Reliability of Approximate Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Traiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.233-266, 2022, </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98347-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromigration Alleviation Techniques for 3D Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chao Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Big Data: Methodologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.37-58, 2017, 9781498783996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Power-Aware Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Wunderlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wunderlich, Hans-Joachim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Hardware Testing - Lecture Notes of the Forum in honor of Christian Landrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-215, 2010, Frontiers in Electronic Testing, 978-90-481-3281-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00799927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Cell Reordering for Peak Power Reduction during Scan Test Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-Soc: From Systems to Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-281, 2007, 978-0-387-73661-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Touba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Kaufmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System-on-Chip Test Architectures: Nanometer Design for Testability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-350, 2007, 978-0-12-373973-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00326800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Adjacent Sequences: An Efficient Solution for Logic BIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer, pp.413-424, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assist Circuits for SRAM Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US9418759. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Voltage Scaling Mechanism Based on Voltage Shoot Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014023812A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient power supply noise measurement based on timing uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2883067B1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit arrangement, a method for testing a supply voltage provided to a test circuit, and a method for repairing a voltage source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Badereddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20140307515. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Diagnosis Flow using CustomSim for SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Phu Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Testing and Test Strategies for Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Nicolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique intermédiaire, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique de fin d'année, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat TOETS CT 302 - Programme CEE CATRENE (Rapport Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOETS CT302 - Programme CEE CATRENE - Summary Technical Report 2S-2009 - Rapport Technique de Fin d'année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique de fin de Contrat NanoTEST 2A702, Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Nano TEST 2A702, Programme CEE MEDEA (Rapport Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">08027, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00344415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Nano TEST 2A702, Programme CEE MEDEA (Rapport Technique de fin d'année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">08026, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00344408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA - Rapport Technique intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA - Rapport Technique de fin d'année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702, Programme CEE MEDEA +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702, Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat CEE MARLOW : Premier Rapport d'Avancement du Projet (PPR1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat CEE MARLOW : Premier Rapport de Management du Projet (PMR1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique de Fin d'Année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Central Market Place for Dissemination of Low Power Microelectronics Design Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00259925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1079"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67BAF607"/>
+    <w:nsid w:val="0FAFAAF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-girard-lirmm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0722-8772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05306535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibin Yan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litao Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfeng Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2025.3614568" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05233657v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Ronga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Mongelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faehn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiang Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Bai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2025.3571607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Ni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3612904" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04808316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhesila Xhafa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3506854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biying Kang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangjin Jiang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3599136" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04955057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3525448" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04737573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Yan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3426271" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2025.3562769" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2025.3554117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04954952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Guo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Meng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmin Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3511335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05288177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyuan Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3546581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Hee Roh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2025.3547957" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04737519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixing Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3357593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04239391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3323562" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04737485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3331267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04239447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2023.105908" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3213212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04236363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Niu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2023.3267747" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04236216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3219372" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04236366v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runqi Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3237695" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04239247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehua Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12143189" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammoura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04239309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoran Cao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2023.3317070" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03031709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhelong Xu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2020.3025584" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03769025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11101658" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04236275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Wei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzheng Fan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111802" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03768999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d&#8217;Hondt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mhamdi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ladhar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114595" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03769794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui He" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3175324" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ding" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3103586" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03768916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangwei Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongrong Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Cheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03031646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.3029600" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473967" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03376949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3073415" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380265v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.105034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03376937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ilha Vaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3067446" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03376967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gupta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika Prasad Shah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Khan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Vishvakarma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Waltl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10141718" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05962-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03031912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.2982341" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gherman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05858-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02399091v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Ling" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2959007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2999613" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395572v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2951186" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjie Hu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.2966200" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03031823v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2992482" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03031784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3018328" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2923040" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395589v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2958109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430859v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Touati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2016.2624311" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nocua" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2017.1472" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-017-5640-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bernardi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126617400072" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126617400047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126616400132" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354746v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5578-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Juneja" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darayus Adil Patel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Immadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balwant Singh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5621-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234463v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363123" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272958v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Duc Tran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5459-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Sun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5481-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238443v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5479-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272978v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2355418" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kundu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2283800" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2294080" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806776v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2187081" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio de Carvalho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2013.1259" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2197427" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805017v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Alves Fonseca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-012-5291-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLXVXBZJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806773v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Didier Mauroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-012-5277-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C0N116KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816606v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tehranipoor" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salmani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1188" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxia Ma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5268-x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24LQBWMM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553548v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangmei Wu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2010.1086" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553545v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.177" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553567v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406963v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohli Miyase" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Furukawa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Yamato" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transinf.E93.D.2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406961v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landrault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2008.0127" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371367v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ney" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bastian Hage-Hassan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2005194" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371370v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Daga" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-008-5096-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QX2HBC4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331296v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Badereddine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanglei Wang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Chakrabarty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5053-z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01LVZ71K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341793v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Borri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v3i1.276" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194254v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5003-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135456v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;ron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-4631-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9X9MWF7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134769v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-006-7761-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N50VDXQ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rosinger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Al-Hashimi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2006.062" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bonhomme" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Guiller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-006-6259-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28QTZDMV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-5286-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP1BC1DV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105314v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-1169-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/752D2EEE1480A37FB0AE63B3AC11851741ACCD1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105313v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6146-1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105357v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2005.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108581v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10677-004-4252-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5W14ZVX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02273114v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fagot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023788727542" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8QCC287-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268584v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2002.1003802" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268540v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014941525735" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6G33SQJT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Wunderlich" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2002.1033791" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012259227622" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345794v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moreda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008305507376" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HV81NHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345797v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568673v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Robins" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568683v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Riabi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568695v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Chaves Vieira" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568688v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372801v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11116948" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04956124v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568621v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04955115v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568598v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT66274.2025.11257447" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568614v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372893v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Pei" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Song" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiyun Jiang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043354" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568606v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568588v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Closquinet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Miller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Noizette" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Helen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372808v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vayssade" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11116954" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568637v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568633v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568608v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738424v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738159v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780141" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738192v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC51657.2024.00047" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738312v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS60994.2024.10616062" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738332v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Dong" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649476.3658761" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738361v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753545" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04739546v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04739520v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738244v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhu Liu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558033" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658584v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546583" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04739532v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04739624v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164663v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174107" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04240330v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136927" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04240494v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-Asia58802.2023.10301187" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04241173v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-Asia58802.2023.10301170" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04241408v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Zhang" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583781" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04241214v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xia" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-Asia58802.2023.10301166" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04565688v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04240386v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164855v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174202" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04241285v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181531" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164704v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Di Pendina" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174118" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568571v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04240449v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC51656.2023.00048" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568574v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990078v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770880v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukai Song" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Zhai" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526241.3530355" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770756v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810458" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770182v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Zhang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITCAsia55616.2022.00023" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770815v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526241.3530321" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770147v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC50671.2022.00057" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03769070v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Huang" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cheng" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774665" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770951v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS56056.2022.00013" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770855v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526241.3530312" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03988569v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770473v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuikui Qian" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Cui" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS52500.2021.9794197" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03987914v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03739788v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cantoro" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Kolahimahmoudi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sartoni" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810392" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377562v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC50571.2021.00007" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03379944v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Agrawal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Singh Dhakad" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453688.3461489" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03994467v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03988459v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Masante" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380011v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453688.3461493" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377787v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Farah Naz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhaib Ahmed" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465459" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380025v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486699" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377433v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505101" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03987828v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03379074v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echavarria" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465409" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266815v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED51717.2021.9424337" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03034264v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44778.2020.9325246" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03987805v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377383v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474227" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380201v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486711" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03993654v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035640v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131574" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033332v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS47505.2019.00006" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035619v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuobin Ying" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9181135" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035780v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159709" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035589v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Chen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Liu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Guo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED48828.2020.9137020" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036002v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116341" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033194v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159733" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033258v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhao" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAC18072.2020.9218704" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033821v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengda Dou" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-Asia51099.2020.00018" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035558v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS47505.2019.000-2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035724v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Carlo" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savino" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131557" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035825v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS49688.2020.9301569" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035669v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131601" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035798v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Papavramidou" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolaidis" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159731" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395493v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auvray" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2019.8854388" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395325v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961278" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099895v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbarcschi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2018.8602939" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395653v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099874v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Phu Ho" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2018.8624799" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03032856v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2018.00022" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03130537v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368559" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033024v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349681" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718583v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110108" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02004418v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718600v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2017.7906737" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718580v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2017.7934574" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718579v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Harcha" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930172" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444734v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2016.7519296" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433330v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718609v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457424v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2016.7479198" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446917v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.42" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01689544v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2016.7753582" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457396v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2016.7482466" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457361v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilhot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483886" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446854v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2016.7482453" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272937v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1031" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272730v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138733" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272719v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127350" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354754v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272735v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2015.7229838" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272696v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127349" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354745v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2015.7437976" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272913v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clerc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Abouzeid" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bottoni" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2015.7085453" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272684v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2015.18" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272933v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Asokan" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.99" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248599v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868791" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248590v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868792" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248592v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.42" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248594v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Momo Metzler" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818772" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248597v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NATW.2014.23" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248600v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868774" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248591v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868814" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248596v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2014.6742948" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248601v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847830" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248598v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868794" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272539v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2014.57" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921630v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569373" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433308v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818977v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2013.6651927" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248609v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2013.30" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805140v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.099" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248617v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654633" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00817224v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523652" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839043v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529956" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839052v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248603v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527775" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806872v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839042v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573628" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805366v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548894" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839044v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569349" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805334v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2011.6139149" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806827v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807054v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805389v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.58" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806890v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.46" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805143v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2012.6401578" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806836v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00689024v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176526" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806863v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807055v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806841v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807053v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806803v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805374v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233033" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806778v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231079" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805049v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231070" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806809v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.37" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820734v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Nicolici" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806859v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806842v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818984v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.30" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806848v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233037" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651247v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Miyase" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Uchinodan" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunari Enokimoto" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651238v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.89" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651905v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805123v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.97" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651226v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.41" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679522v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592203v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783111" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651791v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647750v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647760v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941434" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679513v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679516v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805394v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2011.6004712" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647822v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.21" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820698v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592000v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783078" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592182v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651917v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647815v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981222" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647773v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679509v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679524v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651796v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651802v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00492741v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820689v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553612v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553989v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618748v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lee" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisar Ahmed" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566869v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553995v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493204v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493236v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553930v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553592v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553947v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553935v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00475734v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Fangmei" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545102v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820692v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553626v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820651v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553619v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820652v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545131v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benabboud" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539738v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2010.35" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820646v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406968v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371197v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371377v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371374v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2009.5090873" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371198v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435005v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406967v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820650v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406964v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370646v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2009.4810303" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341796v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2008.4484883" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303400v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2008.10" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341806v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281558v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341812v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260961v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rousset" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343621v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bouzaida" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326901v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341821v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324143v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540243" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324151v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820638v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341811v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00278340v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820640v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406971v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Furukawa" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Kajihara" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2008.27" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341798v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700555" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00155979v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2007.84" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194260v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194285v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161643v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158543v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.20" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194274v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194282v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194277v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195682v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Suzuki" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2007.4437632" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179276v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouin" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2007.121" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187037v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2007.364647" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158116v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.19" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179259v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00151034v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00155993v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.16" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194278v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136838v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00096211v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00116832v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2006.66" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134776v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137603v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136841v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136876v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108141v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137598v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244016" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136869v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093665v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00116819v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137614v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093690v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102761v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combe" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105995v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2005.37" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105987v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokazu Yoneda" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Fujiwara" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106528v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105990v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136906v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106515v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106010v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2005.33" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106111v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_55" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S6J2L9LG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106112v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106558v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1065579.1065804" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106559v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106529v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108901v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Yoneda" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETSYM.2004.1347657" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108772v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTEST.2004.1299236" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108795v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108642v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108830v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108905v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108800v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108836v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2004.1268828" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108644v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109139v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108833v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2004.10009" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108824v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2004.1319686" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269553v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2003.1214378" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269497v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269544v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269526v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269649v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238821v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2003.1250818" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269529v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2003.1270874" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269530v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269327v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268499v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268492v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2002.1041833" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269337v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonhomme" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268493v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345806v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345801v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345804v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345799v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETW.2000.873772" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345800v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2000.856623" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345803v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269518v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1998.741650" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345798v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568652v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456983v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839113v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839108v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839093v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806793v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233034" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806795v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537938v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537926v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537879v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2010.5699302" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433798v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433792v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433796v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433765v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2009.5355898" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434962v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434959v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433770v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341799v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134787v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134781v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990006v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Blanton" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-C. Wang" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19639-3" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433587v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraju P. Mohanty" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433581v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarajan Ranganathan" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjukta Bhanja" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433571v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Hellebrand" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-ets.org/past_events/ets13/" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371356v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nicolici" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371359v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326806v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Metra" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-ets.org/past_events/ets08/" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326801v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gramatova" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pawlak" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrezw Krasniewski" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Garbolino" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136923v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Osseiran" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Tin Chew" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2006.89" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136926v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouhar Mouine" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2006.1708761" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106591v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109158v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03986615v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16344-9_17" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03986553v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16344-9_6" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888027v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Ruospo" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_12" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888016v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98347-5_10" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800220v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799927v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/circuits+%26+systems/book/978-90-481-3281-2" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194261v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326800v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Touba" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345802v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_35" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089903v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089887v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilhot" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089880v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Broutin" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089895v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718615v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820718v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679018v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679022v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00461745v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504873v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406974v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344415v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344408v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199966v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199958v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130758v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130759v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102699v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109190v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269720v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269637v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269638v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269749v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259925v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268586v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-girard-lirmm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0722-8772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05306535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibin Yan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litao Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfeng Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2025.3614568" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumin Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiang Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Bai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2025.3571607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05233657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Ronga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Mongelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faehn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105189" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04737573v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Yan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3426271" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2025.3562769" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Hu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2025.3554117" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Ni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3612904" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04808316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhesila Xhafa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3506854" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biying Kang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangjin Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3599136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04955057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3525448" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04954952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Guo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Meng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmin Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3511335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05288177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyuan Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3546581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Hee Roh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2025.3547957" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04737519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixing Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3357593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04239391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3323562" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04737485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3331267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04239447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2023.105908" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3213212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04236216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3219372" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04236366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runqi Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3237695" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04236363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Niu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2023.3267747" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04239247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehua Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12143189" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammoura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04239309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoran Cao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2023.3317070" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04236275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Wei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzheng Fan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03768999v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d&#8217;Hondt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mhamdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ladhar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114595" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03031709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhelong Xu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Feng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2020.3025584" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03769025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11101658" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03769794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui He" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3175324" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ding" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3103586" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03768916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangwei Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongrong Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Cheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03031646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.3029600" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473967" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03376949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3073415" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03376937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ilha Vaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3067446" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.105034" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05962-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03376967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gupta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika Prasad Shah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Khan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Vishvakarma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Waltl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10141718" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gherman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05858-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03031912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.2982341" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2999613" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395572v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2951186" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02399091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Ling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2959007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03031823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2992482" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395602v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjie Hu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.2966200" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03031784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3018328" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2923040" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395589v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2958109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430859v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Touati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2016.2624311" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nocua" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2017.1472" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-017-5640-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bernardi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126617400072" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126617400047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126616400132" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354746v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5578-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Juneja" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darayus Adil Patel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Immadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balwant Singh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5621-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363123" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272958v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Duc Tran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5459-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2355418" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272964v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Sun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5481-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238443v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5479-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kundu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2283800" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2294080" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806776v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2187081" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio de Carvalho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2013.1259" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2197427" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805017v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Alves Fonseca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-012-5291-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLXVXBZJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806773v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Didier Mauroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-012-5277-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C0N116KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816606v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tehranipoor" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salmani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1188" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxia Ma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5268-x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24LQBWMM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553545v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.177" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553548v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangmei Wu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2010.1086" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553567v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406963v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohli Miyase" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Furukawa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Yamato" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transinf.E93.D.2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371367v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ney" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bastian Hage-Hassan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2005194" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landrault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2008.0127" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371370v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Daga" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-008-5096-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QX2HBC4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331296v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Badereddine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanglei Wang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Chakrabarty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5053-z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01LVZ71K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341793v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Borri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v3i1.276" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194254v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5003-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134769v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-006-7761-1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N50VDXQ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135456v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;ron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-4631-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9X9MWF7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rosinger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Al-Hashimi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2006.062" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bonhomme" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Guiller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-006-6259-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28QTZDMV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-5286-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP1BC1DV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105357v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2005.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105314v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-1169-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/752D2EEE1480A37FB0AE63B3AC11851741ACCD1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6146-1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108581v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10677-004-4252-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5W14ZVX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02273114v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fagot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023788727542" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8QCC287-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268584v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2002.1003802" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268540v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014941525735" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6G33SQJT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Wunderlich" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2002.1033791" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012259227622" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345794v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moreda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008305507376" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HV81NHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345797v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568683v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Riabi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568673v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Robins" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568695v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Chaves Vieira" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568688v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568621v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04956124v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10993239" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372801v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11116948" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04955115v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992887" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372893v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Pei" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Song" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiyun Jiang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043354" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568598v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT66274.2025.11257447" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568614v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568588v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Closquinet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Miller" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Noizette" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Helen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568606v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05372808v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vayssade" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11116954" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568637v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568633v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568608v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738424v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738159v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780141" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738192v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC51657.2024.00047" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738332v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Dong" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649476.3658761" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738361v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753545" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04739546v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738312v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS60994.2024.10616062" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738244v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhu Liu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558033" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04739520v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658584v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546583" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04739624v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04739532v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04241173v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-Asia58802.2023.10301170" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04240330v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136927" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04240494v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-Asia58802.2023.10301187" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164663v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174107" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04565688v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04241408v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Zhang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583781" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04241214v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xia" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-Asia58802.2023.10301166" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04240386v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04241285v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181531" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164855v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174202" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164704v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Di Pendina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174118" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568571v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04240449v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC51656.2023.00048" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568574v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990078v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770880v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukai Song" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Zhai" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526241.3530355" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770147v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC50671.2022.00057" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770756v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810458" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770815v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526241.3530321" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770182v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Zhang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITCAsia55616.2022.00023" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03769070v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Huang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cheng" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774665" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770855v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526241.3530312" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770951v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS56056.2022.00013" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03988569v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03770473v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuikui Qian" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Cui" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS52500.2021.9794197" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03987914v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03739788v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cantoro" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Kolahimahmoudi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sartoni" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810392" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03379944v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Agrawal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Singh Dhakad" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453688.3461489" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377562v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC50571.2021.00007" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377433v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505101" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03994467v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380011v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453688.3461493" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377787v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Farah Naz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhaib Ahmed" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465459" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380025v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486699" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03988459v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Masante" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03379074v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echavarria" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465409" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03987828v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266815v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED51717.2021.9424337" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03987805v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377383v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474227" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03034264v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44778.2020.9325246" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380201v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486711" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035640v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131574" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03993654v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035589v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Chen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Liu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Guo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED48828.2020.9137020" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036002v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116341" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033332v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS47505.2019.00006" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035619v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuobin Ying" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9181135" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035780v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159709" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033194v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159733" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033821v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengda Dou" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-Asia51099.2020.00018" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033258v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhao" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAC18072.2020.9218704" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035558v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS47505.2019.000-2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035724v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Carlo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savino" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131557" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035825v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS49688.2020.9301569" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035669v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131601" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035798v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Papavramidou" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolaidis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159731" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395325v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961278" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395493v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auvray" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2019.8854388" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395653v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099895v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbarcschi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2018.8602939" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099874v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Phu Ho" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2018.8624799" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03032856v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2018.00022" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03130537v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368559" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033024v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349681" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718583v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110108" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02004418v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718600v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2017.7906737" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718580v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2017.7934574" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718579v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Harcha" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930172" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433330v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718609v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444734v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2016.7519296" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457424v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2016.7479198" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446917v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.42" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457396v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2016.7482466" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01689544v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2016.7753582" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446854v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2016.7482453" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457361v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilhot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483886" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272730v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138733" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272719v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127350" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354754v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272937v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1031" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272913v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clerc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Abouzeid" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bottoni" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2015.7085453" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272735v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2015.7229838" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272696v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127349" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354745v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2015.7437976" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272684v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2015.18" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272933v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Asokan" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.99" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248590v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868792" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248592v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.42" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248599v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868791" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248600v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Momo Metzler" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868774" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248591v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868814" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248594v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818772" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248597v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NATW.2014.23" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248596v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2014.6742948" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248601v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847830" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248598v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868794" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272539v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2014.57" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818977v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2013.6651927" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921630v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569373" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433308v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805140v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.099" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248617v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654633" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248609v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2013.30" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00817224v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523652" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839043v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529956" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839052v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248603v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527775" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806872v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839042v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573628" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805366v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548894" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839044v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569349" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807054v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805389v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.58" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806890v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.46" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805143v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2012.6401578" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805334v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2011.6139149" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806827v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00689024v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176526" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806863v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807055v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806841v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806836v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807053v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805374v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233033" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806803v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806809v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.37" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806778v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231079" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805049v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231070" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820734v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Nicolici" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806859v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806842v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806848v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233037" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818984v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.30" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651905v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805123v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.97" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651226v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.41" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651238v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.89" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651247v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Miyase" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Uchinodan" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunari Enokimoto" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592203v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783111" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651791v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647750v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647760v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941434" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679513v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679522v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679516v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647822v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.21" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805394v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2011.6004712" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820698v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592000v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783078" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592182v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651917v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647815v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981222" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647773v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679509v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679524v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651802v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651796v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553612v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553989v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618748v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lee" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisar Ahmed" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00492741v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820689v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566869v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553995v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493204v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493236v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553592v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553930v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545102v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00475734v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Fangmei" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820692v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553947v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553935v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553626v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820651v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553619v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539738v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2010.35" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545131v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benabboud" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820652v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406968v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820646v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371197v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371377v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435005v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371198v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371374v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2009.5090873" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406967v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370646v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2009.4810303" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820650v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406964v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281558v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341812v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341796v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2008.4484883" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341806v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303400v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2008.10" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341821v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324143v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540243" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324151v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260961v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rousset" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343621v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bouzaida" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326901v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820638v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341811v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341798v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700555" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406971v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Furukawa" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Kajihara" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2008.27" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00278340v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820640v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194285v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161643v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158543v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.20" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00155979v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2007.84" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194260v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194274v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194282v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194277v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179276v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouin" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2007.121" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187037v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2007.364647" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158116v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.19" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195682v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Suzuki" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2007.4437632" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179259v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00151034v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00155993v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.16" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194278v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00096211v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00116832v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2006.66" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134776v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136838v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137598v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244016" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136869v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137603v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136841v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136876v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108141v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00116819v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093665v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137614v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102761v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combe" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093690v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136906v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105987v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokazu Yoneda" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Fujiwara" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106528v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105990v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105995v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2005.37" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106010v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2005.33" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106515v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106111v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_55" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S6J2L9LG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106112v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106558v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1065579.1065804" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106559v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106529v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108795v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108901v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Yoneda" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETSYM.2004.1347657" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108772v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTEST.2004.1299236" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108905v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108800v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108642v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108830v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108836v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2004.1268828" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108644v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109139v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108833v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2004.10009" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108824v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2004.1319686" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269526v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269497v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269553v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2003.1214378" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269544v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238821v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2003.1250818" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269649v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269529v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2003.1270874" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269530v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269327v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268499v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268492v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2002.1041833" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269337v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonhomme" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268493v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345806v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345801v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345804v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345799v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETW.2000.873772" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345800v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2000.856623" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345803v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269518v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1998.741650" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345798v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568652v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456983v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839113v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839093v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839108v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806793v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233034" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806795v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537938v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537926v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537879v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2010.5699302" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433798v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433792v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433796v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434962v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433765v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2009.5355898" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434959v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433770v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341799v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134787v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134781v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990006v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Blanton" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-C. Wang" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19639-3" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433587v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraju P. Mohanty" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433581v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarajan Ranganathan" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjukta Bhanja" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433571v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Hellebrand" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-ets.org/past_events/ets13/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371356v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nicolici" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371359v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326806v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Metra" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-ets.org/past_events/ets08/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326801v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gramatova" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pawlak" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrezw Krasniewski" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Garbolino" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136923v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Osseiran" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Tin Chew" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2006.89" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136926v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouhar Mouine" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2006.1708761" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106591v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109158v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03986615v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16344-9_17" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03986553v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16344-9_6" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888027v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Ruospo" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_12" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888016v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98347-5_10" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800220v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799927v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/circuits+%26+systems/book/978-90-481-3281-2" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194261v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326800v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Touba" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345802v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_35" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089903v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089887v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilhot" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089880v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Broutin" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089895v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718615v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820718v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679018v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679022v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504873v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00461745v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406974v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344415v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344408v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199966v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199958v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130759v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102699v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130758v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109190v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269720v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269637v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269638v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269749v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259925v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268586v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>