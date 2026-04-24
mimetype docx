--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -534,559 +534,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’oubli efface les changements</w:t>
+                <w:t xml:space="preserve">Optimizing health across humans, animals, plants,and ecosystems: How long before benefits turn harmful-and harm becomes healing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bompangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (10), pp.ofaf310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270990v1</w:t>
+                <w:t xml:space="preserve">hal-05205680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing health across humans, animals, plants,and ecosystems: How long before benefits turn harmful-and harm becomes healing?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the effects of red fox management on poultry beyond the controversy, Jura Massif, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feuvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Powolny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.26238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-08500-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05205680v1</w:t>
+                <w:t xml:space="preserve">hal-05212024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur les effets ultimes de l'élimination de la rage en Europe occidentale dans le contexte « One Health » et « Nexus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bavf.2025.71149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05277567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Predicting Population Response to Anthropogenic Disturbance: Current Approaches and Novel Opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Understanding and predicting population response to anthropogenic disturbance: current approaches and novel opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassie Speakman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (8), pp.e70198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.70198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of red fox management on poultry beyond the controversy, Jura Massif, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l’oubli efface les changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.325-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-08500-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05212024v1</w:t>
+                <w:t xml:space="preserve">hal-05270990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection on the ultimate effects of rabies elimination in western Europe in the context of ‘One Health’ and ‘Nexus’</w:t>
               </w:r>
@@ -1095,51 +1095,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, epub, pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bavf.2025.71149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05277826v1</w:t>
@@ -1150,51 +1150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new definition of human health is needed to better implement One Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,90 +1297,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser conjointement la santé des humains,des animaux, des plantes et des écosystèmes : comment concilier bénéfices et inconvénients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bourg</w:t>
+                <w:t xml:space="preserve">Thierry Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefrançois</w:t>
+                <w:t xml:space="preserve">Didier Bompangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, epub, </w:t>
@@ -1490,356 +1490,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of individual foxes in environmental contamination with Echinococcus multilocularis through faecal samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une seule santé en pratique: une réflexion critique sur l'élimination de l'échinococcose alvéolaire dans les comtés de Zhang et Min, dans la province du Gansu, Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Malik da Silva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philip Simon Craig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.03.003⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, epub, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2024.71084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603452v1</w:t>
+                <w:t xml:space="preserve">hal-04599369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une seule santé en pratique: une réflexion critique sur l'élimination de l'échinococcose alvéolaire dans les comtés de Zhang et Min, dans la province du Gansu, Chine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cystic echinococcosis (Echinococcus granulosus sensu lato infection) in Tunisia, a One Health perspective for a future control programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip Simon Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2024.71084⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2024029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599369v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic echinococcosis (Echinococcus granulosus sensu lato infection) in Tunisia, a One Health perspective for a future control programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the role of individual foxes in environmental contamination with Echinococcus multilocularis through faecal samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Malik da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Mergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.30. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (7), pp.321-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2024029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612253v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stakeholder working groups to improve rodent management outcomes in agricultural systems</w:t>
               </w:r>
@@ -2174,1138 +2174,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic echinococcosis ( Echinococcus granulosus sensu lato infection) in Tunisia, a One Health perspective for a future control programme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programmes d’action nitrates : les résultats ne sont à la hauteur ni des attentes ni des enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Grande Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481155v1</w:t>
+                <w:t xml:space="preserve">hal-04391068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation du Rhinopithèque de Biet (Rhinopithecus bieti) et tourisme animalier : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, epub, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bavf.024.71106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmes d’action nitrates : les résultats ne sont à la hauteur ni des attentes ni des enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cystic echinococcosis ( Echinococcus granulosus sensu lato infection) in Tunisia, a One Health perspective for a future control programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grande Conversation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2024029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04391068v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplement d’oiseaux nicheurs dans le bassin du Drugeon : Quarante années de suivi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One Health (Une seule santé): concept nouveau en maturation ou vieille histoire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, eprint, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2023.71063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618763v1</w:t>
+                <w:t xml:space="preserve">hal-04362767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of an outbreak of hemorrhagic fever with renal syndrome in the southern Jura Mountains, France, in 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping small mammal optimal habitats using satellite-derived proxy variables and species distribution models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Marston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brun</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Greusard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Bamoulid</w:t>
+                <w:t xml:space="preserve">Xiaohui Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.12.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0289209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082359v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health (Une seule santé): concept nouveau en maturation ou vieille histoire?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à l'évaluation des réserves de chasse en milieux humides pour l'accueil des oiseaux d'eau dans le bassin du Drugeon (Doubs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 91 (4), pp.241-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362767v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing the Role of Earth Observation in Spatio-Temporal Mosquito Modelling to Identify Malaria Hot-Spots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Wat’senga</w:t>
+                <w:t xml:space="preserve">One Health approach at the heart of the French Committee for monitoring and anticipating health risks [commentaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15010043⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, 7540 [4 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43089-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082355v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health approach at the heart of the French Committee for monitoring and anticipating health risks [commentaire]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Carrat</w:t>
+                <w:t xml:space="preserve">Developing the Role of Earth Observation in Spatio-Temporal Mosquito Modelling to Identify Malaria Hot-Spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Marston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneurin O’neil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Irish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wat’senga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43089-2⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15010043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372011v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping small mammal optimal habitats using satellite-derived proxy variables and species distribution models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Feng</w:t>
+                <w:t xml:space="preserve">Description of an outbreak of hemorrhagic fever with renal syndrome in the southern Jura Mountains, France, in 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Greusard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bamoulid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289209⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (4), pp.104639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209869v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'évaluation des réserves de chasse en milieux humides pour l'accueil des oiseaux d'eau dans le bassin du Drugeon (Doubs, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Peuplement d’oiseaux nicheurs dans le bassin du Drugeon : Quarante années de suivi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alauda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 91 (4), pp.241-258</w:t>
+              <w:t xml:space="preserve">, 2023, 91 (2), pp.1-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193697v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De « nuisible » à « Espèce susceptible d’occasionner des dégâts » : un changement de terminologie qui doit faire évoluer les pratiques</w:t>
               </w:r>
@@ -3579,831 +3579,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Bird and Rodent Assemblage Composition in Rangelands of Southern Mexican Plateau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecosystem health : what is the definition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rangeland Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rama.2022.08.005⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.120-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2022.70980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082363v1</w:t>
+                <w:t xml:space="preserve">hal-04362787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health or ‘One Health washing’? An alternative to overcome now more than ever</w:t>
+                <w:t xml:space="preserve">Pics épidémiques de fièvre hémorragique à syndrome rénal et stabilité historique des foyers : les connaissances écologiques sont encore insuffisantes pour les comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI One Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.131-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527898v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Health or ‘One Health washing’? An alternative to overcome now more than ever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bompangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Besombes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bompangue</w:t>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CABI One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/cabionehealth.2022.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082368v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échinococcoses, des maladies parasitaires en expansion</w:t>
+                <w:t xml:space="preserve">One Health or ‘One Health washing’? An alternative to overcome now more than ever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bompangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CABI One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2022.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704357v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem health : what is the definition ?</w:t>
+                <w:t xml:space="preserve">Les échinococcoses, des maladies parasitaires en expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362787v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pics épidémiques de fièvre hémorragique à syndrome rénal et stabilité historique des foyers : les connaissances écologiques sont encore insuffisantes pour les comprendre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers of Bird and Rodent Assemblage Composition in Rangelands of Southern Mexican Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Riojas-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mellink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rangeland Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rama.2022.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601467v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One health and echinococcoses: something missing?</w:t>
+                <w:t xml:space="preserve">La santé des écosystèmes : quelle définition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Echinococcoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5455/IJE.2021.07.03⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.120-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2022.70980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646680v1</w:t>
+                <w:t xml:space="preserve">hal-04362783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des écosystèmes : quelle définition ?</w:t>
+                <w:t xml:space="preserve">One health and echinococcoses: something missing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2022.70980⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Echinococcoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5455/IJE.2021.07.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04362783v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse aux oiseaux d’eau et «paysage de la peur» dans un site Ramsar et Natura 2000, le bassin du Drugeon (Doubs, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4435,835 +4435,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices in research, surveillance and control of neglected tropical diseases by One Health approaches: A survey targeting scientists from French-speaking countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les micro-organismes auront toujours une mutation d’avance sur les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03160406v1</w:t>
+                <w:t xml:space="preserve">hal-03334573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet d’opinion: vous avez dit écologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Chasseur comtois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 123, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding sites promoting wildlife-related tourism might highly expose the endangered Yunnan snub-nosed monkey (Rhinopithecus bieti) to parasite transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Creating small food-habituated groups might alter genetic diversity in the endangered Yunnan snub-nosed monkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Dupaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonghua Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95166-5⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.e01422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358485v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating small food-habituated groups might alter genetic diversity in the endangered Yunnan snub-nosed monkey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Feeding sites promoting wildlife-related tourism might highly expose the endangered Yunnan snub-nosed monkey (Rhinopithecus bieti) to parasite transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Dupaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonghua Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01422⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95166-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174983v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High endemicity of alveolar echinococcosis in Yili Prefecture, Xinjiang Autonomous Region, the People’s Republic of China: Infection status in different ethnic communities and in small mammals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Wang</w:t>
+                <w:t xml:space="preserve">Practices in research, surveillance and control of neglected tropical diseases by One Health approaches: A survey targeting scientists from French-speaking countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Molia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussai Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.e0008891. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008891⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.e0009246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128077v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03160406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodent control programmes can integrate Echinococcus multilocularis surveillance by facilitating parasite genotyping: the case of Arvicola terrestris voles screening in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Demerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Peytavin de Garam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 120 (5), pp.1903-1908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-021-07126-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03292784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">共谋全球生物多样性治理之道（国际论坛）</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High endemicity of alveolar echinococcosis in Yili Prefecture, Xinjiang Autonomous Region, the People’s Republic of China: Infection status in different ethnic communities and in small mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoping Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuangzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongzhong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">人民日报 - Le Quotidien du Peuple</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.e0008891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382556v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model of a cutaneous leishmaniasis reservoir host, Meriones shawi</w:t>
               </w:r>
@@ -5377,1445 +5377,1445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micro-organismes auront toujours une mutation d’avance sur les autres</w:t>
+                <w:t xml:space="preserve">共谋全球生物多样性治理之道（国际论坛）</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
+              <w:t xml:space="preserve">人民日报 - Le Quotidien du Peuple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334573v1</w:t>
+                <w:t xml:space="preserve">hal-03382556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic activity controls cholera outbreaks in the East African Rift</w:t>
+                <w:t xml:space="preserve">Vole disturbances and plant community diversity in a productive hay meadow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doudou Batumbo Boloweti</w:t>
+                <w:t xml:space="preserve">Corentin Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deniel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008406⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.103585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2020.103585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973457v1</w:t>
+                <w:t xml:space="preserve">hal-03148208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International consensus on terminology to be used in the field of echinococcoses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial: biodiversité et pandémie: le lien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316052v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical response of predators to large variations of grassland vole abundance and long‐term community changes</w:t>
+                <w:t xml:space="preserve">Programme CARELI (CAmpagnol, REnard, LIèvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feuvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.96-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011763v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vole disturbances and plant community diversity in a productive hay meadow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Nicod</w:t>
+                <w:t xml:space="preserve">Europe-wide outbreaks of common voles in 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Imholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantino Caminero-Saldaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2020.103585⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90 (2), pp.703-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-020-01200-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148208v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme CARELI (CAmpagnol, REnard, LIèvre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volcanic activity controls cholera outbreaks in the East African Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Batumbo Boloweti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.e0008406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617134v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe-wide outbreaks of common voles in 2019</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Constantino Caminero-Saldaña</w:t>
+                <w:t xml:space="preserve">Numerical response of predators to large variations of grassland vole abundance and long‐term community changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Levret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-020-01200-2⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (24), pp.14221-14246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461392v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial: biodiversité et pandémie: le lien</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">International consensus on terminology to be used in the field of echinococcoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gottstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2020024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175006v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the exposure to Echinococcus multilocularis associated with carnivore faeces using real-time quantitative PCR and flotation technique assays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of a 10-year dog deworming programme on the transmission of Echinococcus multilocularis in Tibetan communities in Sichuan Province, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Courquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Wang Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rieffel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Zhong Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wenjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Guangjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Budke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50 (14), pp.1195-1204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.07.008⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038760v1</w:t>
+                <w:t xml:space="preserve">hal-03029703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi à long-terme de la réponse numérique des prédateurs aux grandes variations d’abondance de campagnols prairiaux dans le Val d’Usiers, Massif du Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.151-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal trends in richness and persistence of bacterial communities in decline-phase water vole populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.9506. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66107-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a 10-year dog deworming programme on the transmission of Echinococcus multilocularis in Tibetan communities in Sichuan Province, China</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yu Wenjie</w:t>
+                <w:t xml:space="preserve">Assessment of the exposure to Echinococcus multilocularis associated with carnivore faeces using real-time quantitative PCR and flotation technique assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Malik da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhang Guangjia</w:t>
+                <w:t xml:space="preserve">Sandra Courquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Budke</w:t>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 50 (14), pp.1195-1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029703v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality and demographic recovery in early post-black death epidemics: Role of recent emigrants in medieval Dijon</w:t>
               </w:r>
@@ -6912,779 +6912,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer of pesticides: The fine line between predator–prey regulation and pesticide–pest regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Bourgogne Franche-Comté Nature est une revue scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Baudrot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538254v1</w:t>
+                <w:t xml:space="preserve">hal-02433194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Bourgogne Franche-Comté Nature est une revue scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic transfer of pesticides: The fine line between predator–prey regulation and pesticide–pest regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernandez‐de‐simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (4), pp.806-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433194v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying refugia and corridors under climate change conditions for the Sichuan snub-nosed monkey ( Rhinopithecus roxellana ) in Hubei Province, China</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nature est morte ! Mais on a plus que jamais besoin des naturalistes…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.95-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013080v1</w:t>
+                <w:t xml:space="preserve">hal-02433196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature est morte ! Mais on a plus que jamais besoin des naturalistes…</w:t>
+                <w:t xml:space="preserve">Weather influences M. arvalis reproduction but not population dynamics in a 17-year time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50438-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433196v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term retrospective assessment of a transmission hotspot for human alveolar echinococcosis in mid-west China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yumin Zhao</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hongbin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather influences M. arvalis reproduction but not population dynamics in a 17-year time series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Villette</w:t>
+                <w:t xml:space="preserve">Identifying refugia and corridors under climate change conditions for the Sichuan snub-nosed monkey ( Rhinopithecus roxellana ) in Hubei Province, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
+                <w:t xml:space="preserve">Jia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
+                <w:t xml:space="preserve">Yadong Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delattre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuguang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.1680-1690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50438-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300997v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal distribution of Yunnan snub-nosed monkey, Rhinopithecus bieti, indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonghua Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7794,317 +7794,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Synergistic Use of Optical and SAR Time-Series Satellite Data for Small Mammal Disease Host Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Marston</w:t>
+                <w:t xml:space="preserve">Do bromadiolone treatments to control grassland water voles (Arvicola scherman) affect small mustelid abundance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernandez-De-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11010039⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (4), pp.900-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012721v1</w:t>
+                <w:t xml:space="preserve">hal-01874116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do bromadiolone treatments to control grassland water voles (Arvicola scherman) affect small mustelid abundance?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+                <w:t xml:space="preserve">On the Synergistic Use of Optical and SAR Time-Series Satellite Data for Small Mammal Disease Host Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Marston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (4), pp.900-907. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.5194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs11010039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874116v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural and urban distribution of wild and domestic carnivore stools in the context of Echinococcus multilocularis environmental exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8421,1452 +8421,1452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling agent-based with equation-based models to study spatially explicit megapopulation dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+                <w:t xml:space="preserve">La Zone atelier Arc jurassien: socio-écosystèmes et temps long</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.82--85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830412v1</w:t>
+                <w:t xml:space="preserve">hal-05048761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Zone atelier Arc jurassien: socio-écosystèmes et temps long</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling agent-based with equation-based models to study spatially explicit megapopulation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 384, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048761v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new recent genus and species of three-toed jerboas (Rodentia: Dipodinae) from China: A living fossil?</w:t>
+                <w:t xml:space="preserve">Agroecological practices in oil palm plantations: examples from the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgy Shenbrot</w:t>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bannikova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Aude Verwilghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaudouin-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jzs.12182⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2017024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620243v1</w:t>
+                <w:t xml:space="preserve">hal-01538101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological practices in oil palm plantations: examples from the field</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-invasive monitoring of red fox exposure to rodenticides from scats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Marichal</w:t>
+                <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ollivier</w:t>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2017024⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.777 - 783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538101v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive monitoring of red fox exposure to rodenticides from scats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variation of mitochondrial genes among Echinococcus multilocularis isolates collected in western China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Barrat</w:t>
+                <w:t xml:space="preserve">Chuanchuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Sage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Wenbao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haining Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502841v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving landscape connectivity for the Yunnan snub-nosed monkey through cropland reforestation using graph theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yunchuan Dai</w:t>
+                <w:t xml:space="preserve">Suivre le campagnol des champs en agriculture de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gongsheng Wu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Bailly-Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barneoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 704, pp.24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543136v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcus multilocularis management by fox culling: An inappropriate paradigm</w:t>
+                <w:t xml:space="preserve">Improving landscape connectivity for the Yunnan snub-nosed monkey through cropland reforestation using graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Comte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérald Umhang</w:t>
+                <w:t xml:space="preserve">Wenwen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Yunchuan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gongsheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.46 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676612v1</w:t>
+                <w:t xml:space="preserve">hal-01543136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of mitochondrial genes among Echinococcus multilocularis isolates collected in western China.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echinococcus multilocularis management by fox culling: An inappropriate paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbao Zhang</w:t>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Ran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hui Wang</w:t>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.178 - 185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532902v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre le campagnol des champs en agriculture de conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+                <w:t xml:space="preserve">A new recent genus and species of three-toed jerboas (Rodentia: Dipodinae) from China: A living fossil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgy Shenbrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.356 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515095v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi à long terme d’une zone de pullulation cyclique de campagnols terrestres : le contrôle raisonné des populations est possible !</w:t>
+                <w:t xml:space="preserve">Agriculture et campagnols : quels impacts sur les écosystèmes franguignons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Delavelle</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 230, pp.169-176</w:t>
+              <w:t xml:space="preserve">Bourgogne Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454478v1</w:t>
+                <w:t xml:space="preserve">hal-01567110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et campagnols : quels impacts sur les écosystèmes franguignons ?</w:t>
+                <w:t xml:space="preserve">Suivi à long terme d’une zone de pullulation cyclique de campagnols terrestres : le contrôle raisonné des populations est possible !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petra Villette</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Levret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Delavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25, pp.253-261</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230, pp.169-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567110v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of organ choice in describing bacterial pathogen assemblages in a rodent population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 145 (14), pp.3070 - 3075. </w:t>
@@ -9898,2178 +9898,2178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and Life Cycle Patterns of Echinococcus Species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Hybridization between the Two Sibling Bat Species Myotis myotis and M. blythii from Guano in a Natural Mixed Maternity Colony.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Romig</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Farny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.213-314</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0170534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456212v1</w:t>
+                <w:t xml:space="preserve">hal-01492347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Hybridization between the Two Sibling Bat Species Myotis myotis and M. blythii from Guano in a Natural Mixed Maternity Colony.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
+                <w:t xml:space="preserve">Ecology and Life Cycle Patterns of Echinococcus Species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Romig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Deplazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Farny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Massolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0170534</w:t>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.213-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492347v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative assessment of the reliability of chironomid remains in paleoecology: effects of count density and sample size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perasso</w:t>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97 (7), pp.1832 - 1841. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (epub ahead of print), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-016-9927-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502875v1</w:t>
+                <w:t xml:space="preserve">hal-01390025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal pattern of Echinococcus re-infection in owned dogs in Tibetan communities of Sichuan, China and its implications for control.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrospective analyses of fox feces by real-time PCR to identify new endemic areas of Echinococcus multilocularis in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Liang Huang</w:t>
+                <w:t xml:space="preserve">Vanessa Hormaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious diseases of poverty</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343335v1</w:t>
+                <w:t xml:space="preserve">hal-01354526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective analyses of fox feces by real-time PCR to identify new endemic areas of Echinococcus multilocularis in France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A graph-based approach to defend agro-ecological systems against water vole outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354526v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph-based approach to defend agro-ecological systems against water vole outbreaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegetation phenology and habitat discrimination: Impacts for E. multilocularis transmission host modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G. Marston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Armitage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+                <w:t xml:space="preserve">F. Mark Danson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Fontanier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sally C. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.033⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355348v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation phenology and habitat discrimination: Impacts for E. multilocularis transmission host modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal pattern of Echinococcus re-infection in owned dogs in Tibetan communities of Sichuan, China and its implications for control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher G. Marston</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Wen-Jie Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P. Armitage</w:t>
+                <w:t xml:space="preserve">Bo Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mark Danson</w:t>
+                <w:t xml:space="preserve">Jing-Ye Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally C. Reynolds</w:t>
+                <w:t xml:space="preserve">Liang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 176, </w:t>
+              <w:t xml:space="preserve">Infectious diseases of poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40249-016-0155-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347935v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the lesser horseshoe bat (Rhinolophus hipposideros) exposed to causes that may have contributed to its decline? A non-invasive approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierline Tournant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.123-137. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7), pp.1832 - 1841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2016.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368326v1</w:t>
+                <w:t xml:space="preserve">hal-01502875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swine cysticercosis in the Karangasem district of Bali, Indonesia: an evaluation of serological screening methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the lesser horseshoe bat (Rhinolophus hipposideros) exposed to causes that may have contributed to its decline? A non-invasive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadek Swastika</w:t>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyoman Sadra Dharmawan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Toni Wandra</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.123-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2016.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351560v1</w:t>
+                <w:t xml:space="preserve">hal-01368326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of the reliability of chironomid remains in paleoecology: effects of count density and sample size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swine cysticercosis in the Karangasem district of Bali, Indonesia: an evaluation of serological screening methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadek Swastika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyoman Sadra Dharmawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">I Ketut Suardita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I Nengah Kepeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Wandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390025v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The landscape epidemiology of echinococcoses.</w:t>
+                <w:t xml:space="preserve">Echinococcus multilocularis in Kyrgyzstan: similarity in the Asian EmsB genotypic profiles from village populations of Eastern mole voles (Ellobius tancrei) and dogs in the Alay valley.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela M Cadavid Restrepo</w:t>
+                <w:t xml:space="preserve">E Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+                <w:t xml:space="preserve">J Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald P Mcmanus</w:t>
+                <w:t xml:space="preserve">N Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren J Gray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">G Umhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious diseases of poverty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.13</w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277701v1</w:t>
+                <w:t xml:space="preserve">hal-01175795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical agricultural changes and the expansion of a water vole population in an Alpine valley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Halliez</w:t>
+                <w:t xml:space="preserve">Relative age determination of Rattus tiomanicus using allometric measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renault</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vannard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Farny</w:t>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Martua Hasiholan Sinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 212, pp.198-206. </w:t>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (1), pp.81-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/mammalia-2013-0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01186017v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative age determination of Rattus tiomanicus using allometric measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Neglected Opportunity for Bird Conservation : the Value of a Perennial, Semiarid Agroecosystem in the Llanos de Ojuelos, Central Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mellink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Riojas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mammalia-2013-0113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114386v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neglected Opportunity for Bird Conservation : the Value of a Perennial, Semiarid Agroecosystem in the Llanos de Ojuelos, Central Mexico</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Riojas-Lopez</w:t>
+                <w:t xml:space="preserve">Historical Epidemics Cartography Generated by Spatial Analysis: Mapping the Heterogeneity of Three Medieval &amp;quot;Plagues&amp;quot; in Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environnements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2015.07.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0143866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175796v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcus multilocularis in Kyrgyzstan: similarity in the Asian EmsB genotypic profiles from village populations of Eastern mole voles (Ellobius tancrei) and dogs in the Alay valley.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Newly Discovered Epidemic Area of Echinococcus multilocularis in West Gansu Province in China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genshu Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duoqiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengcheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Afonso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D Rieffel</w:t>
+                <w:t xml:space="preserve">Tinjun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175795v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Newly Discovered Epidemic Area of Echinococcus multilocularis in West Gansu Province in China.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical agricultural changes and the expansion of a water vole population in an Alpine valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Halliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Farny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Han</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tinjun Wu</w:t>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132731⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212, pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178388v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Epidemics Cartography Generated by Spatial Analysis: Mapping the Heterogeneity of Three Medieval &amp;quot;Plagues&amp;quot; in Dijon.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Galanaud</w:t>
+                <w:t xml:space="preserve">The landscape epidemiology of echinococcoses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela M Cadavid Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald P Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren J Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infectious diseases of poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238393v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des pratiques agricoles sur les communautés d'oiseaux: l'exemple du Haut-Doubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12224,103 +12224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of road developments on connectivity across multiple scales: application to Yunnan snub-nosed monkey conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deng Xiqing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gongsheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 192, pp.207-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12393,51 +12393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Deplazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Massolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, S1471-4922(15)00084-7, Epub ahead of print</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12456,7395 +12456,7419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A random forest approach for predicting the presence of Echinococcus multilocularis intermediate host Ochotona spp. presence in relation to landscape characteristics in western China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Marston</w:t>
+                <w:t xml:space="preserve">Changements agricoles de 1956 à 2010 et évolution des pullulations d’Arvicola terrestris: comparaison entre la Bourgogne, la Franche-Comté et les Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark F Danson</w:t>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P Armitage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">F Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R.J. Pleydell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Truchetet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.303-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069862v1</w:t>
+                <w:t xml:space="preserve">hal-01103421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse de la problématique du campagnol terrestre (Arvicola terrestris) en prairies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersal, landscape and travelling waves in cyclic vole populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Truchetet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+                <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103424v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal, landscape and travelling waves in cyclic vole populations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Piry</w:t>
+                <w:t xml:space="preserve">Potential habitat corridors and restoration areas for the black-and-white snub-nosed monkey Rhinopithecus bieti in Yunnan, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gongsheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cosson</w:t>
+                <w:t xml:space="preserve">Diqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (1), pp.53-64. </w:t>
+              <w:t xml:space="preserve">Oryx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0030605313001397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00908452v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential habitat corridors and restoration areas for the black-and-white snub-nosed monkey Rhinopithecus bieti in Yunnan, China</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gongsheng Wu</w:t>
+                <w:t xml:space="preserve">Unintentional Wildlife Poisoning and Proposals for Sustainable Management of Rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Riols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diqiang Li</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anouk Decors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Mionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oryx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0030605313001397⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (28), pp.315-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.12230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018775v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse de la problématique du campagnol terrestre en prairies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real time PCR to detect the environmental faecal contamination by Echinococcus multilocularis from red fox stools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorane Mouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (1-2), pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195391v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time PCR to detect the environmental faecal contamination by Echinococcus multilocularis from red fox stools.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Evolution des effets non intentionnels de la lutte chimique contre le campagnol terrestre sur la faune sauvage et domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Decors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.327-335</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00943686v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des effets non intentionnels de la lutte chimique contre le campagnol terrestre sur la faune sauvage et domestique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genèse de la problématique du campagnol terrestre en prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Truchetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 220, pp.327-335</w:t>
+              <w:t xml:space="preserve">, 2014, 220, pp.279-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631020v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unintentional Wildlife Poisoning and Proposals for Sustainable Management of Rodents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genèse de la problématique du campagnol terrestre (Arvicola terrestris) en prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Truchetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.279-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01074849v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of risk factors for human echinococcosis prevalence on the Qinghai-Tibet Plateau, China: a prospective for control options.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei He</w:t>
+                <w:t xml:space="preserve">A random forest approach for predicting the presence of Echinococcus multilocularis intermediate host Ochotona spp. presence in relation to landscape characteristics in western China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Marston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark F Danson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P Armitage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.J. Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infect Dis Poverty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2049-9957-3-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.176-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943685v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité du paysage et diffusion des pullulations de campagnols terrestres</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Review of risk factors for human echinococcosis prevalence on the Qinghai-Tibet Plateau, China: a prospective for control options.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infect Dis Poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2049-9957-3-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631043v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the international symposium - innovation for the management of echinococcosis besançon, march 27-29, 2014.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gottstein</w:t>
+                <w:t xml:space="preserve">Hétérogénéité du paysage et diffusion des pullulations de campagnols terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.319 - 326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016192v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements agricoles de 1956 à 2010 et évolution des pullulations d’[i]Arvicola terrestris[/i] : comparaison entre la Bourgogne, la Franche-Comté et les Alpes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+                <w:t xml:space="preserve">Proceedings of the international symposium - innovation for the management of echinococcosis besançon, march 27-29, 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gottstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2014024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195388v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements agricoles de 1956 à 2010 et évolution des pullulations d’Arvicola terrestris: comparaison entre la Bourgogne, la Franche-Comté et les Alpes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Changements agricoles de 1956 à 2010 et évolution des pullulations d’[i]Arvicola terrestris[/i] : comparaison entre la Bourgogne, la Franche-Comté et les Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Maire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+                <w:t xml:space="preserve">Florent Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 220, pp.303-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103421v1</w:t>
+                <w:t xml:space="preserve">hal-01195388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte raisonnée contre le campagnol terrestre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Jacquot</w:t>
+                <w:t xml:space="preserve">Detecting nested clusters of human alveolar echinococcosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinaba Said-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182013001352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925909v1</w:t>
+                <w:t xml:space="preserve">hal-00853605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding performance of blue tits (Cyanistes cæruleus ultramarinus) in relation to lead pollution and nest failure rates in rural, intermediate, and urban sites in Algeria.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Pullulations de campagnol terrestre : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Truchetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 664, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769184v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of anthelmintic baiting of foxes against Echinococcus multilocularis in northern Japan.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hideki Hatakeyama</w:t>
+                <w:t xml:space="preserve">Evaluating the effect of habitat connectivity on the distribution of the lesser horseshoe bat using landscape graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romig</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.08.006⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860029v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullulations de campagnol terrestre : quels enjeux ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Jacquot</w:t>
+                <w:t xml:space="preserve">Detection of human taeniases in Tibetan endemic areas, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingwang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Yanagida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S003118201300111X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925907v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini review on chemotherapy of taeniasis and cysticercosis due to Taenia solium in Asia, and a case report with 20 tapeworms in China.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">Reinfection studies of canine echinococcosis and role of dogs in transmission of Echinococcus multilocularis in Tibetan communities, Sichuan, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Yanagida</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182013001200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853607v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in China and Central Asia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yurong Yang</w:t>
+                <w:t xml:space="preserve">Using long-term monitoring of red fox populations to assess changes in rodent control practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Renaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (6), electronic, ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182013000644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00831986v1</w:t>
+                <w:t xml:space="preserve">hal-00860033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinfection studies of canine echinococcosis and role of dogs in transmission of Echinococcus multilocularis in Tibetan communities, Sichuan, China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qiang Wang</w:t>
+                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in China and Central Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Ziadinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182013001200⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 140 (13), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182013000644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855755v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Body Condition and Somatic Indices be Used to Evaluate Metal-Induced Stress in Wild Small Mammals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e66399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0066399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priorities for research and control of Cestode Zoonoses in Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Wen Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ding Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip S Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious diseases of poverty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.2-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2049-9957-2-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using long-term monitoring of red fox populations to assess changes in rodent control practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Pleydell</w:t>
+                <w:t xml:space="preserve">Mini review on chemotherapy of taeniasis and cysticercosis due to Taenia solium in Asia, and a case report with 20 tapeworms in China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yanagida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropical Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.164-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860033v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of habitat connectivity on the distribution of the lesser horseshoe bat using landscape graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roué</w:t>
+                <w:t xml:space="preserve">Breeding performance of blue tits (Cyanistes cæruleus ultramarinus) in relation to lead pollution and nest failure rates in rural, intermediate, and urban sites in Algeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 174C, pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2013.04.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00815304v1</w:t>
+                <w:t xml:space="preserve">hal-00769184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of human taeniases in Tibetan endemic areas, China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Changping Long</w:t>
+                <w:t xml:space="preserve">La lutte raisonnée contre le campagnol terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Truchetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 664, pp.33-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847421v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in diagnosis and spatial analysis of cysticercosis and taeniasis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiaoying Li</w:t>
+                <w:t xml:space="preserve">Efficacy of anthelmintic baiting of foxes against Echinococcus multilocularis in northern Japan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhito Sako</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kohji Uraguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Hatakeyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182013001303⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855756v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fox baiting against Echinococcus multilocularis: Contrasted achievements among two medium size cities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hegglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111 (1-2), epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2013.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion géographique du parasite Echinococcus multilocularis chez le renard en France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Advances in diagnosis and spatial analysis of cysticercosis and taeniasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Boué</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhito Sako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingwang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182013001303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847416v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Echinococcus multilocularis Transmission in China: Small Mammal Diversity, Landscape or Climate?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Expansion géographique du parasite Echinococcus multilocularis chez le renard en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiuming Han</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.16-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803409v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of wild small mammals to arsenic pollution at a partially remediated mining site in Southern France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Drivers of Echinococcus multilocularis Transmission in China: Small Mammal Diversity, Landscape or Climate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tougard</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Prudent</w:t>
+                <w:t xml:space="preserve">Xiuming Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 470-471C, pp.1012-1022. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.e2045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00926054v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting nested clusters of human alveolar echinococcosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of wild small mammals to arsenic pollution at a partially remediated mining site in Southern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Drouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinaba Said-Ali</w:t>
+                <w:t xml:space="preserve">Christelle Tougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 470-471C, pp.1012-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182013001352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00853605v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A loop-mediated isothermal amplification method for a differential identification of Taenia tapeworms from human: Application to a field survey.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minoru Nakao</w:t>
+                <w:t xml:space="preserve">Influence of landscape composition and diversity on contaminant flux in terrestrial food webs: A case study of trace metal transfer to European blackbirds Turdus merula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parint.2012.06.001⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 432, pp.275-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727102v1</w:t>
+                <w:t xml:space="preserve">hal-00713288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholera ante portas - The re-emergence of cholera in Kinshasa after a ten-year hiatus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvan Manuel Vesenbeckh</w:t>
+                <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Déforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Muyembe</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Currents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (2), pp.101-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683764v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The diet of migrant Red Kites Milvus milvus during a Water Vole Arvicola terrestris outbreak in eastern France and the associated risk of secondary poisoning by the rodenticide bromadiolone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 154 (1), pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2011.01193.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738598v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diet of migrant Red Kites Milvus milvus during a Water Vole Arvicola terrestris outbreak in eastern France and the associated risk of secondary poisoning by the rodenticide bromadiolone</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Déforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (2), pp.101-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00927197v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Restoration of the Drugeon River and adjacent wetlands (northeastern France): impact on breeding birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Déforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alauda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80 (2), pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824952v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph-based approach to investigating the influence of the landscape on population spread processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.684-692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of the Drugeon River and adjacent wetlands (northeastern France): impact on breeding birds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Frochot</w:t>
+                <w:t xml:space="preserve">Cholera ante portas - The re-emergence of cholera in Kinshasa after a ten-year hiatus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bompangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Manuel Vesenbeckh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Muyembe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Currents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.RRN1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/currents.RRN1310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693846v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">A loop-mediated isothermal amplification method for a differential identification of Taenia tapeworms from human: Application to a field survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nkouawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhito Sako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingwang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Nakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (4), pp.723-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2012.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649615v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Westward Spread of Echinococcus multilocularis in Foxes, France, 2005-2010</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Réhabilitation de la rivière Drugeon et des zones humides limitrophes: impact sur les oiseaux nicheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Déforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (2), pp.101-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741522v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of pumpkin seeds combined with areca nut extract in community-based treatment of human taeniasis in northwest Sichuan Province, China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Munehiro Okamoto</w:t>
+                <w:t xml:space="preserve">Westward Spread of Echinococcus multilocularis in Foxes, France, 2005-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Trop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.08.002⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.2059-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1812.120219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00727101v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of landscape composition and diversity on contaminant flux in terrestrial food webs: A case study of trace metal transfer to European blackbirds Turdus merula.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Usefulness of pumpkin seeds combined with areca nut extract in community-based treatment of human taeniasis in northwest Sichuan Province, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingwang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munehiro Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 432, pp.275-287. </w:t>
+              <w:t xml:space="preserve">Acta Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (2), pp.152-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713288v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fox defecation behaviour in relation to spatial distribution of voles in an urbanised area: An increasing risk of transmission of Echinococcus multilocularis?</w:t>
+                <w:t xml:space="preserve">Role of dog behaviour and environmental fecal contamination in transmission of Echinococcus multilocularis in Tibetan communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caillot</w:t>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Augot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">Anke Dinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Parasitol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 41 (2), pp.145-54. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (10), pp.1316-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0031182011000874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545762v1</w:t>
+                <w:t xml:space="preserve">hal-00617172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of cholera outbreaks in great lakes region of Africa, 1978-2008.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bompangue Nkoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bompangue Nkoko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Pierre-Denis Plisnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Denis Plisnier</w:t>
+                <w:t xml:space="preserve">Annie Mutombo Tinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (11), pp.2026-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid1711.110170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental risk factors for haemorrhagic fever with renal syndrome in a French new epidemic area.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A real-time multiplex-nested PCR system for coprological diagnosis of Echinococcus multilocularis and host species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dinkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Viel</w:t>
+                <w:t xml:space="preserve">Selina Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Lefebvre</w:t>
+                <w:t xml:space="preserve">Anja Brinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marianneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Rainer Oehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (2), pp.493-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-011-2272-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0950268810002062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00517366v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique au service de l'étude des espèces : y a-t'il des échanges entre les colonies de petits rhinolophes en Franche-Comté ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landscape partitioning by nocturnal rodent assemblages in the Llanos de Ojuelos, in Mexico's Central High Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica E. Riojas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mellink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luevano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Azuré</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.739 - 747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2011.00764.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815481v1</w:t>
+                <w:t xml:space="preserve">hal-02645405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape partitioning by nocturnal rodent assemblages in the Llanos de Ojuelos, in Mexico's Central High Plateau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+                <w:t xml:space="preserve">Environmental risk factors for haemorrhagic fever with renal syndrome in a French new epidemic area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marianneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (6), pp.867-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268810002062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2011.00764.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645405v1</w:t>
+                <w:t xml:space="preserve">hal-00517366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time multiplex-nested PCR system for coprological diagnosis of Echinococcus multilocularis and host species.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La génétique au service de l'étude des espèces : y a-t'il des échanges entre les colonies de petits rhinolophes en Franche-Comté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Azuré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00560792v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Fox defecation behaviour in relation to spatial distribution of voles in an urbanised area: An increasing risk of transmission of Echinococcus multilocularis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">Denis Augot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20682. </w:t>
+              <w:t xml:space="preserve">Int J Parasitol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.145-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670291v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A historical view of alveolar echinococcosis, 160 years after the discovery of the first case in humans: part 1. What have we learnt on the distribution of the disease and on its parasitic agent?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jenny Knapp</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3760/cma.j.issn.0366-6999.2011.18.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638078v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of dog behaviour and environmental fecal contamination in transmission of Echinococcus multilocularis in Tibetan communities.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A historical view of alveolar echinococcosis, 160 years after the discovery of the first case in humans: part 1. What have we learnt on the distribution of the disease and on its parasitic agent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxia Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anke Dinkel</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 138 (10), pp.1316-29. </w:t>
+              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124 (18), pp.2943-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182011000874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3760/cma.j.issn.0366-6999.2011.18.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617172v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread co-endemicity of human cystic and alveolar echinococcosis on the eastern Tibetan Plateau, northwest Sichuan/southeast Qinghai, China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dongchuan Qiu</w:t>
+                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Trop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2009.11.006⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440876v1</w:t>
+                <w:t xml:space="preserve">hal-00512117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échinococcose alvéolaire : d'une maladie rurale incurable à une infection urbaine sous contrôle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
+                <w:t xml:space="preserve">Fox defecation behaviour in relation to spatial distribution of voles in an urbanized area: An increasing risk of transmission of Echinococcus multilocularis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Augot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2008.10.028⟩</w:t>
+              <w:t xml:space="preserve">Int J Parasitol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (2), pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454580v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Alveolar echinococcosis: from an incurable rural disease to a controlled urban infection]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bartholomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Laplante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (2), pp.216-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2008.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fox defecation behaviour in relation to spatial distribution of voles in an urbanized area: An increasing risk of transmission of Echinococcus multilocularis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
+                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Parasitol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.08.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519228v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of heavy metal concentrations in urban, suburban and agricultural soils in a Mediterranean city of Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benslama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19901,16623 +19925,16599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Échinococcose alvéolaire : d'une maladie rurale incurable à une infection urbaine sous contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P. Cosson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Dominique-Angèle Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bartholomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Laplante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (2), pp.216-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2008.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448092v1</w:t>
+                <w:t xml:space="preserve">hal-00454580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator's dietary response to prey density variation and consequences for a cestode transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Widespread co-endemicity of human cystic and alveolar echinococcosis on the eastern Tibetan Plateau, northwest Sichuan/southeast Qinghai, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingwang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Deplazes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dongchuan Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 113, pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2009.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458981v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcus multilocularis chez le renard et les carnivores domestiques: vers une nouvelle donne épidémiologique?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">Predator's dietary response to prey density variation and consequences for a cestode transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deplazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">J.C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umhang Gérald</w:t>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38, pp.24-26</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 164, pp.129-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521575v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echinococcus multilocularis chez le renard et les carnivores domestiques: vers une nouvelle donne épidémiologique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umhang Gérald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503199v1</w:t>
+                <w:t xml:space="preserve">hal-00521575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grass height and transmission ecology of Echinococcus multilocularis in Tibetan communities, China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yong-Fu Xiao</w:t>
+                <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2010.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495115v1</w:t>
+                <w:t xml:space="preserve">hal-00503199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary response of barn owls (Tyto alba) to large variations in Microtus arvalis and Arvicola terrestris prey populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Grass height and transmission ecology of Echinococcus multilocularis in Tibetan communities, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delattre</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Budke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Fu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (1), pp.61-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/Z10-011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00451728v1</w:t>
+                <w:t xml:space="preserve">hal-00495115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berny</w:t>
+                <w:t xml:space="preserve">Dietary response of barn owls (Tyto alba) to large variations in Microtus arvalis and Arvicola terrestris prey populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (4), pp.416-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/Z10-011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03322232v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic polymorphisms of Echinococcus tapeworms in China as determined by mitochondrial and nuclear DNA sequences.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiumin Han</w:t>
+                <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Xiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+                <w:t xml:space="preserve">Michaël Cœurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Parasitol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2009.09.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (7), pp.664-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426347v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Genetic polymorphisms of Echinococcus tapeworms in China as determined by mitochondrial and nuclear DNA sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Nakao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiumin Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
+              <w:t xml:space="preserve">Int J Parasitol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (3), pp.379-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2009.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00512117v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Infection of the Ground Squirrel (Spermophilus spp.) with Echinococcus granulosus in China.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of watershed's anthropogenic activities on fish nitrogen and carbon stable isotope ratios in nine French lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianxi Liu</w:t>
+                <w:t xml:space="preserve">Anne-Laure Borderelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xueli Bai</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000518⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 392 (01), pp.kmae 08013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2009003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419474v1</w:t>
+                <w:t xml:space="preserve">hal-00371253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original biological and ecological data on the endemic Chinese jumping mouse Eozapus setchuanus (Pousargues, 1896)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Natural Infection of the Ground Squirrel (Spermophilus spp.) with Echinococcus granulosus in China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianxi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Aniskin</w:t>
+                <w:t xml:space="preserve">Xueli Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Durette-Desset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Belgees Boufana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 74 (6), pp.507-513. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (9), pp.e518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mambio.2009.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657338v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and spatial discrimination of small mammal assemblages: an example from Western Sichuan (China)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Original biological and ecological data on the endemic Chinese jumping mouse Eozapus setchuanus (Pousargues, 1896)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiu Jiamin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir Aniskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Durette-Desset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.02.019⟩</w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (6), pp.507-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mambio.2009.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667486v1</w:t>
+                <w:t xml:space="preserve">hal-02657338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of watershed’s anthropogenic activities on fish nitrogen and carbon stable isotope ratios in nine French lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Borderelle</w:t>
+                <w:t xml:space="preserve">Modelling and spatial discrimination of small mammal assemblages: an example from Western Sichuan (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qiu Jiamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (9-10), pp.1218-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661906v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholera Epidemics, War and Disasters around Goma and Lake Kivu: An Eight-Year Survey.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bompangue</w:t>
+                <w:t xml:space="preserve">Influence of watershed’s anthropogenic activities on fish nitrogen and carbon stable isotope ratios in nine French lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Borderelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 392 (01), 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387069v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do parafluvial zones have an impact in regulating river pollution? Spatial and temporal dynamics of nutrients, carbon, and bacteria in a large gravel bar of the Doubs River (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+                <w:t xml:space="preserve">Cholera Epidemics, War and Disasters around Goma and Lake Kivu: An Eight-Year Survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bompangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Piarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Mutombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Shamavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-008-9661-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (5), pp.e436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-01072139v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and dietary responses of a predator community in a temperate zone of Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dupuy</w:t>
+                <w:t xml:space="preserve">Do parafluvial zones have an impact in regulating river pollution? Spatial and temporal dynamics of nutrients, carbon, and bacteria in a large gravel bar of the Doubs River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2008.04930.x⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 623 (1), pp.235-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-008-9661-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512097v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01072139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of watershed's anthropogenic activities on fish nitrogen and carbon stable isotope ratios in nine French lakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+                <w:t xml:space="preserve">Numerical and dietary responses of a predator community in a temperate zone of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 392 (01), pp.kmae 08013. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (2), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2009003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2008.04930.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371253v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological prevalence of echinococcosis and risk factors for infection among children in rural communities of southern Ningxia, China.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+                <w:t xml:space="preserve">[Parasite-host relationships and treatment]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique-Angèle Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gail M Williams</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Mantion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bartholomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 192 (6), pp.1103-16; discussion 1116-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342113v1</w:t>
+                <w:t xml:space="preserve">hal-00370946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape composition and spatial prediction of alveolar echinococcosis in southern ningxia, china.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Alveolar echinococcosis: a disease comparable to a slow growing cancer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mantion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique-Angèle Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 192 (6), pp.1131-8; discussion 1139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339891v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and parasite eco-epidemiology: something old, something new.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Echinococcosis in Ningxia Hui Autonomous Region, northwest China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (4), pp.319-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2008.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339931v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-mammal assemblage response to deforestation and afforestation in central China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72, pp.320-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/MAMM.2008.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of foxes by Echinococcocus multilocularis in urban and suburban areas of Nancy, France: influence of feeding habits and environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Robardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Giraudoux</w:t>
+                <w:t xml:space="preserve">F. Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (1), pp.77-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcosis in Ningxia Hui Autonomous Region, northwest China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">The influence of size, hydrological characteristics and vegetation cover on nitrogen, phosphorus and organic carbon cycling in lowland river gravel bars (Doubs River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2008.01.007⟩</w:t>
+              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171 (2), pp.161-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0171-0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00342117v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species identification of human echinococcosis using histopathology and genotyping in northwestern China.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akira Ito</w:t>
+                <w:t xml:space="preserve">Ecological and biological factors involved in the transmission of Echinococcus multilocularis in the French Ardennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Guislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuhiro Nakaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Minoru Nakao</w:t>
+                <w:t xml:space="preserve">Guillaume Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 102 (6), pp.585-90. </w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (2), pp.143-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2008.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X08912384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342116v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of bromadiolone in rodent populations and implications for predators after field control of the water vole, Arvicola terrestris.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Genetic diversity of the cestode Echinococcus multilocularis in red foxes at a continental scale in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Defaut</w:t>
+                <w:t xml:space="preserve">Marie-Louise Glowatzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berny</w:t>
+                <w:t xml:space="preserve">Isabelle Breyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 407 (1), pp.211-222. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342111v1</w:t>
+                <w:t xml:space="preserve">hal-01118395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of size, hydrological characteristics and vegetation cover on nitrogen, phosphorus and organic carbon cycling in lowland river gravel bars (Doubs River, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neighbourhood landscape effect on population kinetics of the fossorial water vole (Arvicola terrestris scherman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.569-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-008-9216-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0171-0161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04611314v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and biological factors involved in the transmission of Echinococcus multilocularis in the French Ardennes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species identification of human echinococcosis using histopathology and genotyping in northwestern China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Guislain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Froment</w:t>
+                <w:t xml:space="preserve">Kazuhiro Nakaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Nakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022149X08912384⟩</w:t>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (6), pp.585-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2008.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340052v1</w:t>
+                <w:t xml:space="preserve">hal-00342116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the cestode Echinococcus multilocularis in red foxes at a continental scale in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Breyer</w:t>
+                <w:t xml:space="preserve">Kinetics of bromadiolone in rodent populations and implications for predators after field control of the water vole, Arvicola terrestris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000452⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 407 (1), pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118395v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood landscape effect on population kinetics of the fossorial water vole (Arvicola terrestris scherman)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serological prevalence of echinococcosis and risk factors for infection among children in rural communities of southern Ningxia, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail M Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-008-9216-9⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (8), pp.1086-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2008.02101.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00342519v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Geography of alveolar echinococcosis]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and parasite eco-epidemiology: something old, something new.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 192 (6), pp.1119-25; discussion 1126-30</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.469-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370941v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Echinococcus multilocularis on a local scale.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gottstein</w:t>
+                <w:t xml:space="preserve">Landscape composition and spatial prediction of alveolar echinococcosis in southern ningxia, china.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mark Danson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.02.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (9), pp.e287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00339937v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakes as source of cholera outbreaks, Democratic Republic of Congo.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Geography of alveolar echinococcosis]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sudre</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 192 (6), pp.1119-25; discussion 1126-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341872v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid Composition in Relation to the Micro-organisms in the Sfax Solar Saltern, Tunisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hammami</w:t>
+                <w:t xml:space="preserve">Genetic diversity of Echinococcus multilocularis on a local scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Guislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gottstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (3), pp.367-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442961v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small mammal assemblages and habitat distribution in the northern Junggar Basin, Xinjiang, China: a pilot survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lakes as source of cholera outbreaks, Democratic Republic of Congo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bompangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delattre</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Handschumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Piarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/MAMM.2008.048⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (5), pp.798-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1405.071260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658548v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcosis and Tibetan communities.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qian Wang</w:t>
+                <w:t xml:space="preserve">Fatty Acid Composition in Relation to the Micro-organisms in the Sfax Solar Saltern, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannet Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Guermazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (10), pp.1674-5</w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.189-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342109v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Alveolar echinococcosis: a disease comparable to a slow growing cancer]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small mammal assemblages and habitat distribution in the northern Junggar Basin, Xinjiang, China: a pilot survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxia Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (4), pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/MAMM.2008.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370939v1</w:t>
+                <w:t xml:space="preserve">hal-02658548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Parasite-host relationships and treatment]</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Echinococcosis and Tibetan communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 192 (6), pp.1103-16; discussion 1116-7</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (10), pp.1674-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370946v1</w:t>
+                <w:t xml:space="preserve">hal-00342109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A correlative study of ultrasound with serology in an area in China co-endemic for human alveolar and cystic echinococcosis.</w:t>
+                <w:t xml:space="preserve">Fox faeces and vole distribution on a local range: ecological data in a parasitological perspective for Echinococcus multilocularis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. R. Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Ito</w:t>
+                <w:t xml:space="preserve">M. H. Guislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Vuitton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId649" w:history="1">
+                <w:t xml:space="preserve">M. L. Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.299-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342119v1</w:t>
+                <w:t xml:space="preserve">hal-00340053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How environment and vole behaviour may impact rodenticide bromadiolone persistence in wheat baits after field controls of Arvicola terrestris?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Defaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 148 (1), pp.372-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.09.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why multidisciplinary is essential in infectious disease ecology: the Echinococcus multilocularis case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akira Ito</w:t>
+                <w:t xml:space="preserve">A correlative study of ultrasound with serology in an area in China co-endemic for human alveolar and cystic echinococcosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. R. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (5), pp.637-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2007.01834.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461935v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Arvicola terrestris scherman populations to agricultural practices, and to Talpa europaea abundance in eastern France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Impact of overgrazing on the transmission of Echinococcus multilocularis in Tibetan pastoral communities of Sichuan Province, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Fu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lamboley</w:t>
+                <w:t xml:space="preserve">Peter M Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (3), pp.237-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00342526v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of overgrazing on the transmission of Echinococcus multilocularis in Tibetan pastoral communities of Sichuan Province, China.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Why multidisciplinary is essential in infectious disease ecology: the Echinococcus multilocularis case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 120 (3), pp.237-42</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.293-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340059v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fox faeces and vole distribution on a local range: ecological data in a parasitological perspective for Echinococcus multilocularis.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Responses of Arvicola terrestris scherman populations to agricultural practices, and to Talpa europaea abundance in eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bournais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122 (3), pp.392-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2007.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340053v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the diets of two sympatric carnivores - the golden jackal (Canis aureus) and the common genet (Genetta genetta) in Kabylia, Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission ecology of Echinococcus multilocularis: what are the ranges of parasite stability among various host communities in China?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 Suppl (suppl. 1), pp.S237-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2005.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/MAMM.2006.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342554v1</w:t>
+                <w:t xml:space="preserve">hal-00340062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic and behavior risk factors of human alveolar echinococcosis in Tibetan communities in Sichuan, People's Republic of China</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+                <w:t xml:space="preserve">Morphological and molecular characteristics of Echinococcus multilocularis and Echinococcus granulosus mixed infection in a dog from Xinjiang, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalou Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Philip Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 139 (1-3), pp.244-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2006.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655111v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community surveys and risk factor analysis of human alveolar and cystic echinococcosis in Ningxia Hui Autonomous Region, China.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial modelling and ecology of Echinococcus multilocularis transmission in China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianzhong Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark F. Danson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 Suppl (suppl. 1), pp.S227-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2005.11.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342125v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Mixed infection of Echinococcus granulosus and Echinococcus multilocularis in dog]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Wen</w:t>
+                <w:t xml:space="preserve">Distribution of small mammals in a pastoral landscape of the Tibetan plateaus (Western Sichuan, China) and relationship with grazing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Lou Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. A. Vuitton</w:t>
+                <w:t xml:space="preserve">J. P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24 (1), pp.10-3</w:t>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3-4, pp.214-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342127v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasture types and Echinococcus multilocularis, Tibetan communities.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+                <w:t xml:space="preserve">Short report: Dual infection of animal hosts with different echinococcus species in the eastern Qinghai-Tibet plateau region of China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Nakao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongfu Xiao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maiza Campos-Ponce</w:t>
+                <w:t xml:space="preserve">Christine M. Budke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75 (2), pp.292-294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340060v1</w:t>
+                <w:t xml:space="preserve">hal-02655261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of small mammals in a pastoral landscape of the Tibetan plateaus (Western Sichuan, China) and relationship with grazing practices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How moles contribute to colonization success of water voles in grassland: implications for control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Clarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (2), pp.353-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2006.01134.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341587v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How moles contribute to colonization success of water voles in grassland: implications for control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delattre</w:t>
+                <w:t xml:space="preserve">Socioeconomic and behavior risk factors of human alveolar echinococcosis in Tibetan communities in Sichuan, People's Republic of China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Clarac</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter M. Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (5), pp.856-862</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342567v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short report: Dual infection of animal hosts with different echinococcus species in the eastern Qinghai-Tibet plateau region of China</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+                <w:t xml:space="preserve">Pasture types and Echinococcus multilocularis, Tibetan communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine M Budke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine M. Budke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Maiza Campos-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (6), pp.1008-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1206.041229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655261v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community surveys and risk factor analysis of human alveolar and cystic echinococcosis in Ningxia Hui Autonomous Region, China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Community surveys and risk factor analysis of human alveolar and cystic echinococcosis in Ningxia Hui Autonomous Region, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Rong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianzhong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 84 (9), pp.714-721. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 84 (9), pp.714-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2471/BLT.05.025718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661335v1</w:t>
+                <w:t xml:space="preserve">hal-00342125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of bromadiolone anticoagulant rodenticide in Arvicola terrestris populations after field control.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+                <w:t xml:space="preserve">[Mixed infection of Echinococcus granulosus and Echinococcus multilocularis in dog]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Lou Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (1), pp.10-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00342130v1</w:t>
+                <w:t xml:space="preserve">hal-00342127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique family clustering of human echinococcosis cases in a chinese community.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of the diets of two sympatric carnivores - the golden jackal (Canis aureus) and the common genet (Genetta genetta) in Kabylia, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (3-4), pp.247-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/MAMM.2006.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342307v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrony between small mammal population dynamics in marshes and adjacent grassland in a landscape of the Jura plateau, France: a ten year investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Michelat</w:t>
+                <w:t xml:space="preserve">Dual infection of animal hosts with different Echinococcus species in the eastern Qinghai-Tibet plateau region of China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Nakao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine M Budke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Theriologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51 (2), pp.155-162</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75 (2), pp.292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342557v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual infection of animal hosts with different Echinococcus species in the eastern Qinghai-Tibet plateau region of China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Community surveys and risk factor analysis of human alveolar and cystic echinococcosis in Ningxia Hui Autonomous Region, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianzhong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (9), pp.714-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2471/BLT.05.025718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342126v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique family clustering of human echinococcosis cases in a Chinese community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrony between small mammal population dynamics in marshes and adjacent grassland in a landscape of the Jura plateau, France: a ten year investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (3), pp.487-494</w:t>
+              <w:t xml:space="preserve">Acta Theriologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (2), pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663098v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital and community surveys reveal the severe public health problem and socio-economic impact of human echinococcosis in Ningxia Hui Autonomous Region, China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. K. Yang</w:t>
+                <w:t xml:space="preserve">Unique family clustering of human echinococcosis cases in a chinese community.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xongzhou Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (3), pp.487-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01633.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00342128v1</w:t>
+                <w:t xml:space="preserve">hal-00342307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic changes in the population structure and reproductive pattern of the water vote, Arvicola terrestris Linnaeus, 1758</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît de Sousa</w:t>
+                <w:t xml:space="preserve">Persistence of bromadiolone anticoagulant rodenticide in Arvicola terrestris populations after field control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gabrion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
+                <w:t xml:space="preserve">Catherine Tremollières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 71 (4), pp.193-202. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 102 (3), pp.291-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mambio.2006.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2006.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342546v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EmsB, a tandem repeated multi-loci microsatellite, new tool to investigate the genetic diversity of Echinococcus multilocularis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Giraudoux</w:t>
+                <w:t xml:space="preserve">Unique family clustering of human echinococcosis cases in a Chinese community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xongzhou Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (3), pp.487-494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342408v1</w:t>
+                <w:t xml:space="preserve">hal-02663098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faivre</w:t>
+                <w:t xml:space="preserve">Hospital and community surveys reveal the severe public health problem and socio-economic impact of human echinococcosis in Ningxia Hui Autonomous Region, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. R. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (6), pp.880-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01633.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00199211v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId845" w:history="1">
+                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Faivre</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 371 (1-3), pp.197-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645230v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic and behavior risk factors of human alveolar echinococcosis in Tibetan communities in Sichuan, People's Republic of China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Cyclic changes in the population structure and reproductive pattern of the water vote, Arvicola terrestris Linnaeus, 1758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (4), pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mambio.2006.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340061v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modelling and ecology of Echinococcus multilocularis transmission in China.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EmsB, a tandem repeated multi-loci microsatellite, new tool to investigate the genetic diversity of Echinococcus multilocularis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gottstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El-Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parint.2005.11.047⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (5), pp.390-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00342412v1</w:t>
+                <w:t xml:space="preserve">hal-00342408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and molecular characteristics of Echinococcus multilocularis and Echinococcus granulosus mixed infection in a dog from Xinjiang, China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vuitton</w:t>
+                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 371 (1-3), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2006.03.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00342129v1</w:t>
+                <w:t xml:space="preserve">hal-04645230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission ecology of Echinococcus multilocularis: what are the ranges of parasite stability among various host communities in China?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic and behavior risk factors of human alveolar echinococcosis in Tibetan communities in Sichuan, People's Republic of China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (5), pp.856-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parint.2005.11.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00340062v1</w:t>
+                <w:t xml:space="preserve">hal-00340061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrony between small mammal population dynamics in marshes and adjacent grassland in a landscape of the Jura plateau, France: a ten year investigation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Echinococcosis in Tibetan populations, western Sichuan Province, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Tiaoying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiu Jiamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xingwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Theriologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 51 (2), pp.155-162</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (12), pp.1866-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681072v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcosis in Tibetan populations, western Sichuan Province, China.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echinococcosis in Tibetan populations, western Sichuan Province, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Tiaoying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiu Jiamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xingwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 11 (12), pp.1866-73</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 11 (12), pp.1866-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1112.050079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342410v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury concentrations in king penguin ( Aptenodytes patagonicus ) feathers at Crozet Islands (sub‐Antarctic): Temporal trend between 1966–1974 and 2000–2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-446.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcosis in Tibetan populations, western Sichuan Province, China</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrony between small mammal population dynamics in marshes and adjacent grassland in a landscape of the Jura plateau, France: a ten year investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Theriologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (2), pp.155-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680645v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966--1974 and 2000--2001.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966-1974 and 2000-2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-8</w:t>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342445v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966-1974 and 2000-2001.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966--1974 and 2000--2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128</w:t>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682079v1</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the spatial distribution of Echinococcus multilocularis infection in foxes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. J. Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Magnaval</w:t>
+                <w:t xml:space="preserve">F. M. Danson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boucher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Duranton</w:t>
+                <w:t xml:space="preserve">A. J. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 91 (3), pp.253-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2004.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340064v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frenkelia parasites in a small mammal community. Dynamics of infection and effect on the host.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape dynamics and risk modeling of human alveolar echinococcosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark F. Danson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fichet-Calvet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (3), pp.359-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342448v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Duranton</w:t>
+                <w:t xml:space="preserve">Frenkelia parasites in a small mammal community. Dynamics of infection and effect on the host.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fichet-Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (3), pp.301-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2004113301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673907v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape dynamics and risk modeling of human alveolar echinococcosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Magnaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Morassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.Mark Danson</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70 (3), pp.359-366</w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (3), pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671216v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Magnaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Helminthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 78 (3), pp.237-242. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 78 (3), pp.237-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675646v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological epidemiology: landscape metrics and human alveolar echinococossis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape dynamics and risk modeling of human alveolar echinococcosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Mark Danson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Graham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. S. Craig</w:t>
+                <w:t xml:space="preserve">Wai Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (3), pp.359-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00342456v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural infection of the water vole Arvicola terrestris with Toxoplasma gondii, on the Jura plateau, eastern France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Fichet-Calvet</w:t>
+                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in southern Cantal, Auvergne region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Magnaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/000349804225021442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (3), pp.237-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/JOH2004242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342451v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenced pasture: a possible risk factor for human alveolar echinococcosis in Tibetan pastoralist communities of Sichuan, China.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological epidemiology: landscape metrics and human alveolar echinococossis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Danson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 90 (3), pp.285-93. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 91 (3), pp.267-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2004.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2004.02.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340067v1</w:t>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape dynamics and risk modeling of human alveolar echinococcosis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural infection of the water vole Arvicola terrestris with Toxoplasma gondii, on the Jura plateau, eastern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fichet-Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 98 (6), pp.655-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/000349804225021442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342571v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spatial distribution of Echinococcus multilocularis infection in foxes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. J. Graham</w:t>
+                <w:t xml:space="preserve">Fenced pasture: a possible risk factor for human alveolar echinococcosis in Tibetan pastoralist communities of Sichuan, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 91 (3), pp.253-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2004.05.004⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 90 (3), pp.285-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2004.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340065v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification, follow-up and recurrence of hepatic cystic echinococcosis using ultrasound images.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between landscape changes and host communities can regulate Echinococcus multilocularis transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Bartholomot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 97 (2), pp.203-11</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 127, pp.S121-S131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342470v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the prevalence of Taenia taeniaeformis in Microtus arvalis dependent on population density?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale spatial analysis of human alveolar echinococcosis risk in China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Danson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. J. Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Campos-Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 89 (6), pp.1147-52</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 127 Suppl, pp.S133-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342464v1</w:t>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis with particular reference to China and Europe.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Piarroux</w:t>
+                <w:t xml:space="preserve">Classification, follow-up and recurrence of hepatic cystic echinococcosis using ultrasound images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bartholomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 127 Suppl, pp.S87-107</w:t>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 97 (2), pp.203-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340069v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between landscape changes and host communities can regulate Echinococcus multilocularis transmission.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the prevalence of Taenia taeniaeformis in Microtus arvalis dependent on population density?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fichet-Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard William Ashford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 127 Suppl, pp.S121-31</w:t>
+              <w:t xml:space="preserve">The Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 89 (6), pp.1147-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340068v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcus multilocularis: secondary poisoning of fox population during a vole outbreak reduces environmental contamination in a high endemicity area.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Aubert</w:t>
+                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis with particular reference to China and Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bresson-Hadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. A. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 33 (9), pp.945-54</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 127 Suppl, pp.S87-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340072v1</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between landscape changes and host communities can regulate Echinococcus multilocularis transmission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId937" w:history="1">
+                <w:t xml:space="preserve">Interactions between landscape changes and host communities can regulate Echinococcus multilocularis transmission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bartholomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 127, pp.S121-S131</w:t>
+              <w:t xml:space="preserve">, 2003, 127 Suppl, pp.S121-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676011v1</w:t>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial analysis of human alveolar echinococcosis risk in China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Giraudoux</w:t>
+                <w:t xml:space="preserve">Echinococcus multilocularis: secondary poisoning of fox population during a vole outbreak reduces environmental contamination in a high endemicity area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Décoté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 127 Suppl, pp.S133-41</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (9), pp.945-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342459v1</w:t>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;vagues voyageuses&amp;quot; du campagnol terrestre en Franche-Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined ultrasound and serologic screening for hepatic alveolar echinococcosis in central China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bartholomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Harraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Zhong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Defaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25, pp.10-13</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (1), pp.23-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001077v1</w:t>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ultrasound and serologic screening for hepatic alveolar echinococcosis in central China.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique A Vuitton</w:t>
+                <w:t xml:space="preserve">Répartition de la chevêche d'athéna (athene noctua scop.) et variation d'échelle d'analyse des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Harraga</w:t>
+                <w:t xml:space="preserve">J.-C. Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">da Zhong Shi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66 (1), pp.23-9</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 57 (1), pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342475v1</w:t>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition de la chevêche d'athéna (athene noctua scop.) et variation d'échelle d'analyse des paysages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ferrus</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;vagues voyageuses&amp;quot; du campagnol terrestre en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Genot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 57 (1), pp.39-51</w:t>
+              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529972v1</w:t>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition de la Chevêche d'Athéna (Athene noctua scop. ) et variation d'échelle d'analyse des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 57, pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alveolar echinococcosis: characteristics of a possible emergence and new perspectives in epidemiosurveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 31 (suppl 2), pp.247-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape effects on the population dynamics of small mammal communities: A preliminary analysis of prey-resource variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montadert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId964" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 56 (4), pp.339-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape effects on the population dynamics of small mammal communities: a preliminary analysis of prey-resource variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Defaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Montadert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 56, pp.339-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the epidemiological status of Echinococcus multilocularis in foxes in France using ELISA coprotests on fox faeces collected in the field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deplazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nonaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 31 (14), pp.1579-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An index method of estimating relative population densities of the Common Vole (Microtus arvalis) at landscape scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Quere</w:t>
+                <w:t xml:space="preserve">[Ecological basis for molecular surveillance of microbes and parasites transmitted by rodents]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 55 (1), pp.25-32</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 93 (3), pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529236v1</w:t>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ecological basis for molecular surveillance of microbes and parasites transmitted by rodents]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId890" w:history="1">
+                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in Xinjiang Uygur autonomous region, China: a preliminary analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. X. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. X. Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 93 (3), pp.176</w:t>
+              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 94 (7), pp.715-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340078v1</w:t>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epidemiological and ecological study of human alveolar echinococcosis transmission in south Gansu, China.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId649" w:history="1">
+                <w:t xml:space="preserve">The feeding behaviour of breeding Short-Eared Owls (Asio flammeus) and relationships with communities of small mammal prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 77 (2), pp.167-77</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55 (1), pp.77-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId975" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342483v1</w:t>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alveolar echinococcosis in Xinjiang Uygur autonomous region, China: a preliminary analysis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId707" w:history="1">
+                <w:t xml:space="preserve">An epidemiological and ecological study of human alveolar echinococcosis transmission in south Gansu, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. S. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. P. Quéré</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bartholomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barnish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 94 (7), pp.715-29</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 77 (2), pp.167-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340077v1</w:t>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The feeding behaviour of breeding Short-Eared Owls (Asio flammeus) and relationships with communities of small mammal prey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId649" w:history="1">
+                <w:t xml:space="preserve">An index method of estimating relative population densities of the Common Vole (Microtus arvalis) at landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 55 (1), pp.77-91</w:t>
+              <w:t xml:space="preserve">, 2000, 55 (1), pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId981" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529336v1</w:t>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An index method of estimating relative population densities of the common vole (Microtus arvalis) at landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 55 (1), pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape composition and vole outbreaks: evidence from an eight year study of Arvicola terrestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fichet-Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 23 (6), pp.659-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The feeding behaviour of breeding Short-eared Owls (Asio flammeus) and relationships with communities of small mammal prey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 55 (1), pp.77-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vole outbreaks in a landscape context: evidence from a six year study of Microtus arvalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delattre</w:t>
+                <w:t xml:space="preserve">On en parle encore - A propos de l'article &amp;quot;Lutte chimique, Campagnol terrestre, bavures et état d'âme : mise au point&amp;quot; de Michel Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Sousa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.P. Quéré</w:t>
+                <w:t xml:space="preserve">Pierre P. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 14, pp.401-412</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 36 (36), pp.110-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId987" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692862v1</w:t>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On en parle encore - A propos de l'article &amp;quot;Lutte chimique, Campagnol terrestre, bavures et état d'âme : mise au point&amp;quot; de Michel Pascal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vole outbreaks in a landscape context: evidence from a six year study of Microtus arvalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Marquart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
+                <w:t xml:space="preserve">B. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fichet-Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 36 (36), pp.110-113</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14, pp.401-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220438v1</w:t>
+                <w:t xml:space="preserve">hal-02692862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte chimique et campagnol terrestre. Mise au point du réseau acientifique Populations et paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 36, pp.111-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyological and dental identification of Microtus limnophilus in a large focus of alveolar echinococcosis (Gansu, China).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunet-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courant</w:t>
+                <w:t xml:space="preserve">V. Volobouev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brunet-Lecomte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 322 (6), pp.473-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0764-4469(99)80097-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vole (Arvicola terrestris scherman) density as risk factor for human alveolar echinococcosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bresson-Hadni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 61 (4), pp.559-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of small mammals along a deforestation gradient in southern Gansu, central China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Theriologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 43 (4), pp.349-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pullulation de rongeurs, agriculture et santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fichet-Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 7 (4), pp.285-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental susceptibility of Spermophilus erythrogenys to Echinococcus multilocularis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. X. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1010" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 92 (3), pp.335-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics of fossorial water vole (Arvicola terrestris scherman): A land use and landscape perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 66 (1), pp.47-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre les campagnoles champêtres. Enjeux et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Effect of landscape structure on common vole (Microtus arvalis) distribution and abundance at several space scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId994" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 489, pp.38-43</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 11 (5), pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1015" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691260v1</w:t>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of landscape structure on common vole (Microtus arvalis) distribution and abundance at several space scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">La lutte contre les campagnoles champêtres. Enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 11 (5), pp.279-288</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 489, pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1016" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688738v1</w:t>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of water vole abundance by using surface indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Theriologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 40 (1), pp.77-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la structure en âge relatif d'une population de Microtus arvalis (Rongeurs, Arvicolidés) par mesures ostéométriques crâniennes ou mandibulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 58 (2), pp.269-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and kinetics of rodent populations, in a region under agricultural land abandonment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Damange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 15 (4), pp.385-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal distribution of four species of cestodes in a landscape of mild-altitude mountains (Jura, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Quéré</w:t>
+                <w:t xml:space="preserve">La lutte contre les rongeurs en plantations de feuillus. Application des techniques de lutte intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de parasitologie humaine et comparée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 44 (Spécial), pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714514v1</w:t>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use patterns and types of common vole (Microtus arvalis) population kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal distribution of four species of cestodes in a landscape of mild-altitude mountains (Jura, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Le Pesteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 39, pp.153-169</w:t>
+              <w:t xml:space="preserve">Annales de parasitologie humaine et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 67 (5), pp.155-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715514v1</w:t>
+                <w:t xml:space="preserve">hal-02714514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre les rongeurs en plantations de feuillus. Application des techniques de lutte intégrée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Habert</w:t>
+                <w:t xml:space="preserve">Land use patterns and types of common vole (Microtus arvalis) population kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Musard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Quéré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 39, pp.153-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444176v1</w:t>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'echinococcose alveolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 230, pp.294-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'un indicateur de la cinetique demographique des populations du Campagnol des champs (Microtus arvalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Damange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 45, pp.375-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences epidemiologiques de la receptivite d'un nouvel hote intermediaire du taenia multiloculaire (Echinococcus multilocularis) et de la localisation spatiotemporelle des rongeurs infestes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[Human alveolar echinococcosis. Epidemiologic hazard or immunologic incident?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bresson-Hadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 310, pp.339-344</w:t>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 14 (2), pp.124-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1035" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702242v1</w:t>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique legere d'evaluation de l'abondance des populations du Campagnol des champs (Microtus arvalis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Recherche d'un indicateur de la cinétique démographique des populations du campagnol des champs (Microtus arvalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Quéré</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 264, pp.33-35</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 45 (4), pp.375-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1036" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713390v1</w:t>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Human alveolar echinococcosis. Epidemiologic hazard or immunologic incident?]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technique legere d'evaluation de l'abondance des populations du Campagnol des champs (Microtus arvalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 14 (2), pp.124-30</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 264, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1037" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342498v1</w:t>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'un indicateur de la cinétique démographique des populations du campagnol des champs (Microtus arvalis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Consequences epidemiologiques de la receptivite d'un nouvel hote intermediaire du taenia multiloculaire (Echinococcus multilocularis) et de la localisation spatiotemporelle des rongeurs infestes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 45 (4), pp.375-384</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 310, pp.339-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529340v1</w:t>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Current epidemiologic and immunologic aspects of alveolar echinococcosis]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bresson-Hadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue médicale de la Suisse romande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 109 (2), pp.89-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération Chouettes Recherches à l'Ecole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Falco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 23, pp.12-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avifaune du Niger: état des connaissances en 1986</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caracteristiques ecologiques et epidemiologiques de l'Echinococcus multilocularis au cours d'un cycle complet des populations d'un hote intermediaire (Microtus arvalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Le Pesteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1045" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Isenmann</w:t>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Damange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malimbus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 10, pp.1-140</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 66, pp.2740-2750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1044" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673690v1</w:t>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02728433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracteristiques ecologiques et epidemiologiques de l'Echinococcus multilocularis au cours d'un cycle complet des populations d'un hote intermediaire (Microtus arvalis)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avifaune du Niger: état des connaissances en 1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Damange</w:t>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Degauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Isenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 66, pp.2740-2750</w:t>
+              <w:t xml:space="preserve">Malimbus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 10, pp.1-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1049" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02728433v1</w:t>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération Chouettes Recherches à l’École</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Falco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 20, pp.83-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36527,254 +36527,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec les paradis du campagnol terrestre : de la compréhension des pullulations dans les prairies à l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 220, pp.364, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of cestode zoonoses in Asia: role of basic and applied science.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1054" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Nong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip S Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 140 (13), pp.1547-1700, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182013001157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36784,3366 +36784,3366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps des pandémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Macé</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L'écologie. Pour un parlement des savoirs, 979-10-358-2391-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, Écosystèmes et environnement, 9781789480528; 9781789490527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE - Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ecosystems and environment, 9781789450521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec les paradis du campagnol terrestre : de la compréhension des pullulations dans les prairies à l'action !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association française pour la production fourragère, 2014, Fourrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le campagnol terrestre : Prévention et contrôle des populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Quae, 304 p., 2009, Savoir Faire (Quae), 978-2-7592-0386-4</w:t>
+              <w:t xml:space="preserve">QUAE, pp.248, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817084v1</w:t>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Le campagnol terrestre : Prévention et contrôle des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">QUAE, pp.248, 2009</w:t>
+              <w:t xml:space="preserve">Editions Quae, 304 p., 2009, Savoir Faire (Quae), 978-2-7592-0386-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1065" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424807v1</w:t>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commun du vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 8: Integration of sociological approaches in rodent management: historical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1066" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rica Joy Flor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Singleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'humain et le végétal. Processus et formes de vie partagés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.195-216, 2024, Sciences: concepts et problèmes, 978-2-84867-105-5</w:t>
+              <w:t xml:space="preserve">Rodent Pests: Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1066" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632956v1</w:t>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 8: Integration of sociological approaches in rodent management: historical perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le commun du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Carvallo; Arnaud Macé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rodent Pests: Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CABI, In press</w:t>
+              <w:t xml:space="preserve">L'humain et le végétal. Processus et formes de vie partagés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.195-216, 2024, Sciences: concepts et problèmes, 978-2-84867-105-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1067" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572541v1</w:t>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus en aérosol, savoir en urgence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Macé</w:t>
+                <w:t xml:space="preserve">Aiôn et Khronos dans la tourmente de la crise pandémique de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alienor Bertrand; Patrick Giraudoux; Arnaud Macé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps des pandémies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin Education, 2023</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin education</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-74, 2023, Belin Education, 979-1-0358-2391-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1070" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385387v1</w:t>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autodéfense sanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une seule santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabrioles Autodéfense Sanitaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Macé</w:t>
+                <w:t xml:space="preserve">Maximilien Debia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fougeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Goupil-Somany; Maximilien Debia; Philippe Glorennec; Jean-Paul Gonzalez; Nolwen Noisel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les temps des pandémies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-112, 2023, 978-2-8109-1007-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1077" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1072" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385439v1</w:t>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une seule santé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Dufumier</w:t>
+                <w:t xml:space="preserve">Virus en aérosol, savoir en urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1079" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les temps des pandémies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin Education, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1074" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132196v1</w:t>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiôn et Khronos dans la tourmente de la crise pandémique de COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+                <w:t xml:space="preserve">L’autodéfense sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabrioles Autodéfense Sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps des pandémies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-74, 2023, Belin Education, 979-1-0358-2391-7</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1081" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082351v1</w:t>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation du Rhinopithèque de Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Callou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Giraudoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-écosystèmes. L'indiscipline comme exigence du terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, pp.225-258, 2022, 9781789480528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echinococcosis transmission on the Tibetan Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip S. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Huan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104, pp.165-246, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Dimensions of the Risks of Rodenticide Use to Non-target Small Mammals and Applications in Spatially Explicit Risk Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticoagulant Rodenticides and Wildlife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3-319-64375-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertébrés terrestres et écotoxicologie du paysage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Echinococcus spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Angèle Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Cécile Bernard; Christian Mougin; Alexandre Péry. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.B. Rose and B. Jiménez-Cisneros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicologie, des communautés au fonctionnement des écosystèmes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Global Water Pathogens Project.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1088" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659270v1</w:t>
+            <w:hyperlink r:id="rId1087" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcus spp.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenbao Zhang</w:t>
+                <w:t xml:space="preserve">Vertébrés terrestres et écotoxicologie du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J.B. Rose and B. Jiménez-Cisneros. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Bernard; Christian Mougin; Alexandre Péry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Water Pathogens Project.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2017</w:t>
+              <w:t xml:space="preserve">Ecotoxicologie, des communautés au fonctionnement des écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1090" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668151v1</w:t>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact des grandes infrastructures de transport sur la distribution des espèces : proposition et test d'un protocole méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luginbühl Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructures de transport terrestres, écosystèmes et paysages, des liaisons dangereuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.201-218, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie du paysage, perturbations anthropogéniques et transmission de l'échinocoque alvéolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Gauthier-Clerc &amp; F Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie de la Santé et Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, in press, 2010, Collection LMD Biologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Raoul</w:t>
+                <w:t xml:space="preserve">Expérience de piégeage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Delattre et Patrick Giraudoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le campagnol terrestre : Prévention et contrôle des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2009, Savoir Faire (Quae), 978-2-7592-0386-4</w:t>
+              <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUAE, pp.248, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1094" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813686v1</w:t>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring des proies et de la population de prédateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1095" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandosné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Chandosné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Defaut</w:t>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1097" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Delattre et Patrick Giraudoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.248, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1099" w:history="1">
+            <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, QUAE, pp.248, 2009</w:t>
+              <w:t xml:space="preserve">Le campagnol terrestre : Prévention et contrôle des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2009, Savoir Faire (Quae), 978-2-7592-0386-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1099" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424808v1</w:t>
+            <w:hyperlink r:id="rId1098" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1100" w:history="1">
+            <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Morilhat</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Delattre et Patrick Giraudoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.248, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424809v1</w:t>
+            <w:hyperlink r:id="rId1099" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1101" w:history="1">
+            <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delattre</w:t>
+                <w:t xml:space="preserve">Pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Delattre et Patrick Giraudoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le campagnol terrestre : Prévention et contrôle des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2009, Savoir Faire (Quae), 978-2-7592-0386-4</w:t>
+              <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUAE, pp.248, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813579v1</w:t>
+            <w:hyperlink r:id="rId1100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1102" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies transmissibles à l'homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le campagnol terrestre : Prévention et contrôle des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Savoir Faire (Quae), 978-2-7592-0386-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814667v1</w:t>
+            <w:hyperlink r:id="rId1101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions et perspectives</w:t>
+                <w:t xml:space="preserve">Maladies transmissibles à l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.248, 2009</w:t>
+              <w:t xml:space="preserve">Le campagnol terrestre : Prévention et contrôle des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2009, Savoir Faire (Quae), 978-2-7592-0386-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424819v1</w:t>
+            <w:hyperlink r:id="rId1102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1108" w:history="1">
+            <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicologie: transfert de la bromadiolone en nature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Delattre et Patrick Giraudoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, QUAE, pp.248, 2009</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.248, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424811v1</w:t>
+            <w:hyperlink r:id="rId1106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1109" w:history="1">
+            <w:hyperlink r:id="rId1108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de piégeage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Morilhat</w:t>
+                <w:t xml:space="preserve">Ecotoxicologie: transfert de la bromadiolone en nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Delattre et Patrick Giraudoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le campagnol terrestre: prévention et contrôle des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.248, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424817v1</w:t>
+            <w:hyperlink r:id="rId1108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1110" w:history="1">
+            <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements paysagers et transmission de l'echinocoque alveolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Understanding the Impacts of Environmental Variation on Echinococcus multilocularis Transmission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Morand, B. Krasnov and R. Poulin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'interdisciplinarite dans les sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 2006, Indisciplines, 2-7380-1210-8 978-2-7380-1210-4</w:t>
+              <w:t xml:space="preserve">Micromammals and macroparasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.545-564, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814341v1</w:t>
+            <w:hyperlink r:id="rId1109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards understanding the impacts of environmental variation on Echinococcus multilocularis transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromammals and Macroparasites: from evolutionary ecology to management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2006, 978-4-431-36024-7 978-4-431-36025-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1112" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-4-431-36025-4_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1113" w:history="1">
+            <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Understanding the Impacts of Environmental Variation on Echinococcus multilocularis Transmission.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changements paysagers et transmission de l'echinocoque alveolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromammals and macroparasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer-Verlag, pp.545-564, 2006</w:t>
+              <w:t xml:space="preserve">L'interdisciplinarite dans les sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 2006, Indisciplines, 2-7380-1210-8 978-2-7380-1210-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462249v1</w:t>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1114" w:history="1">
+            <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des rongeurs non commensaux : impasse du tout chimique et perspectives de lutte intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux phytosanitaires pour l'agriculture et l'environnement : pesticides et biopesticides, agriculture durable, OGM, lutte intégrée et biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec et Doc, 2005, 978-2-7430-0785-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1114" w:history="1">
+            <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40153,114 +40153,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1115" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'espace par les hôtes du Ténia multiloculaire (Echinococcus multilocularis): conséquences épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Bourgogne, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1116" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1115" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00522886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1117"/>
+      <w:footerReference w:type="default" r:id="rId1116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -40328,51 +40328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95F8365F"/>
+    <w:nsid w:val="EE9272F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -40476,51 +40476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C28EB3F9"/>
+    <w:nsid w:val="AE2A903E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -40624,51 +40624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="465D7E71"/>
+    <w:nsid w:val="F18A4EDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -40861,51 +40861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-giraudoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2376-0136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059300507" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zaaj.univ-fcomte.fr/spip.php?article115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdri-ehede.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdri-ehede.univ-fcomte.fr/spip.php?article39" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-veterinaire.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdri-ehede.univ-fcomte.fr/spip.php?article59" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/patrick-giraudoux/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/1150-patrick-giraudoux.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sante.gouv.fr/actualites/presse/dossiers-de-presse/article/comite-de-veille-et-d-anticipation-des-risques-sanitaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipbes.net/users/patrick-giraudoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zaaj.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrono-environnement.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ang&#232;le Vuitton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf310" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71149" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Speakman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bull" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Davis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70198" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier P&#233;pin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feuvrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08500-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Autran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Bukachi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Claverie de Saint-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01015-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Malik da Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mergey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.03.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Simon Craig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Brown" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Jacob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2024.2363877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024098" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05481155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757966v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Afonso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.024.71106" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dupuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vaniscotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greusard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Reynes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bamoulid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.12.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71063" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082355v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marston" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rowland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneurin O&#8217;neil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Irish" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wat&#8217;senga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43089-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Feng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289209" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362773v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boussarie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71046" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boilleaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Riojas-L&#243;pez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mellink" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rama.2022.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2022.0006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.70980" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646680v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/IJE.2021.07.03" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362783v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03160406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Saillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussai Dellagi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Bart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009246" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Yu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95166-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174983v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01422" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoping Guo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuangzhi Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhong Guo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Guo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008891" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292784v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Demerson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Legras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peytavin de Garam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07126-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zaatour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109455" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02973457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo Boloweti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008406" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuitton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Mcmanus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rogan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romig" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gottstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148208v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103585" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Imholt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Caminero-Salda&#241;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-020-01200-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Courquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.07.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454453v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Villette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66107-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029703v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Bo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wenjie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guangjia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.08.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galanaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galanaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226420" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez&#8208;de&#8208;simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13578" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433194v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Xue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4815" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433196v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Yan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007701" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50438-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521009v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2017-0168" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262156v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012721v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010039" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874116v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-De-Simon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5194" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857324v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.05.007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Liu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqiu Zuo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Mu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Weng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2873-x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830412v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.011" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN05PR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048761v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Shenbrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bannikova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12182" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538101v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Verwilghen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudouin-Ollivier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017024" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502841v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.058" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543136v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Li" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunchuan Dai" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongsheng Wu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2017.06.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676612v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.09.010" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanchuan Wu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbao Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ran" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Fan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515095v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barneoud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454478v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mougin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delavelle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567110v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665928v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817001893" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456212v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Romig" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deplazes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jenkins" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Massolo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492347v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Farny" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343335v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jie Yu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhong" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Ye Shang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Huang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-016-0155-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354526v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hormaz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355348v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Fontanier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347935v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Marston" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Armitage" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mark Danson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally C. Reynolds" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.015" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368326v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.09.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351560v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadek Swastika" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyoman Sadra Dharmawan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ketut Suardita" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nengah Kepeng" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Wandra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390025v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-016-9927-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277701v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cadavid Restrepo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Rong Yang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald P Mcmanus" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Gray" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Halliez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vannard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.006" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ4V1XM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114386v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Rabillard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martua Hasiholan Sinaga" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0113" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175796v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riojas-Lopez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.07.005" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175795v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Afonso" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Knapp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T&#234;te" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Umhang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rieffel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178388v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Han" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genshu Bao" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duoqiang Zhang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Gao" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinjun Wu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132731" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238393v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143866" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149954v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vionnet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739637v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hegglin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2015.07.034" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207624v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Xiqing" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.09.029" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163489v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Liccioli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Deplazes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069862v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F Danson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Armitage" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103424v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Truchetet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908452v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12207" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH3RMZX3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018775v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diqiang Li" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605313001397" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195391v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Couval" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943686v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Mouzon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.12.023" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZHKB3RT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631020v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074849v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riols" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mionnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne David" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12230" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88R6JQBN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943685v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Yu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2049-9957-3-3" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631043v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016192v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Vuitton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014024" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195388v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103421v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925909v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769184v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Brahmia" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.11.028" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLWD85LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860029v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Takahashi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Uraguchi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hatakeyama" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.08.006" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TCT3P7F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925907v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853607v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ito" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Long" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yanagida" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831986v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Ziadinov" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013000644" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855755v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Moss" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001200" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849973v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Wen Yao" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Wei" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Craig" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2049-9957-2-16" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860033v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renaude" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12151" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815304v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rou&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.04.013" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6JN9SJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847421v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaoying Li" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Chen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yanagida" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Long" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201300111X" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855756v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Sako" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001303" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-58MKGJ43-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821682v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hegglin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.03.016" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXFD5F9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847416v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803409v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Han" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002045" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853605v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinaba Said-Ali" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001352" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727102v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nkouawa" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nakao" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2012.06.001" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM2VDZCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683764v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Manuel Vesenbeckh" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Castro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Muyembe" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.RRN1310" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738598v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;for&#234;t" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Frochot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927197v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poirson" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paul" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2011.01193.x" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT42F02M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824952v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680185v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.01.011" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0SZS3L8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693846v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649615v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741522v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120219" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727101v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ito" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehiro Okamoto" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.08.002" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM01RPSJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713288v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.004" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S74PXDGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545762v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robardet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Augot" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.08.007" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZTBPTRV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650525v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue Nkoko" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Denis Plisnier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mutombo Tinda" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piarroux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1711.110170" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517366v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lefebvre" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810002062" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815481v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645405v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica E. Riojas-Lopez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luevano" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaniscotte" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2011.00764.x" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H25B8384-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560792v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkle" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Kern" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Brinker" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Oehme" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2272-0" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5WK1TQT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638078v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhou" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3760/cma.j.issn.0366-6999.2011.18.027" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617172v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011000874" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440876v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Zhen" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Qiu" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongchuan Qiu" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2009.11.006" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454580v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Ang&#232;le Vuitton" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bartholomot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Laplante" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2008.10.028" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483767v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519228v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Caillot" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458981v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deplazes" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lambert" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudoux" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521575v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combes" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503199v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2010.07.009" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSF85TD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495115v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Fu Xiao" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451728v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-011" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322232v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C&#339;urdassier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426347v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumin Han" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xiao" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2009.09.006" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419474v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxi Liu" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Bai" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgees Boufana" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000518" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657338v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Durette-Desset" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.04.003" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667486v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Jiamin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.02.019" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661906v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Borderelle" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387069v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mutombo" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Shamavu" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000436" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01072139v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9661-0" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0M0HVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512097v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuy" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.04930.x" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371253v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009003" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342113v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail M Williams" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2008.02101.x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339891v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R J Pleydell" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mark Danson" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000287" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339931v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Craig" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326967v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.045" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342114v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robardet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillot" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cliquet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342117v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.01.007" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL9Q64N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342116v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Nakaya" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.02.019" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342111v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.09.003" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDG6XWLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340052v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guislain" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Terrier" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Froment" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X08912384" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118395v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Glowatzki" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Breyer" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000452" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342519v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morilhat" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9216-9" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZNTMJX8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370941v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boue" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339937v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knapp" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Guislain" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bart" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gottstein" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.010" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N6GV1CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341872v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sudre" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1405.071260" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442961v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Elloumi" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Guermazi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bouain" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658548v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.048" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152529F4B797E89325A5E2F3CCD37E732AC8C047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342109v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370939v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Miguet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mantion" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370946v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342119v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R. Yang" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Vuitton" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2007.01834.x" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342122v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.09.019" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1F6X34H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461935v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342526v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bournais" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamboley" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2007.02.005" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTHZMPCH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340059v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Schantz" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340053v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Guislain" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Poulle" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342554v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Amroun" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.040" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-NRTB3X0H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655111v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Schantz" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342125v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhi Li" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhong Zhang" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Teng" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342127v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wen" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Lou Zhang" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340060v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfu Xiao" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Budke" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1206.041229" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341587v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342567v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Clarac" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Melis" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01134.x" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655261v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Budke" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661335v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.05.025718" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342130v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tremolli&#232;res" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2006.02.008" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV06F58F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342307v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Ellis" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xongzhou Liu" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342557v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342126v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663098v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342128v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Williams" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sun" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Yang" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01633.x" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342546v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cerqueira" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sousa" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gabrion" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2006.01.004" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3830Z379-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342408v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El-Garch" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.01.006" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTXHBNVB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#339;urdassier" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faivre" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340061v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342412v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Danson" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.047" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H8RZ0TJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342129v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalou Zhang" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Craig" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.03.003" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9LN7X59-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340062v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.036" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ89ZC7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681072v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342410v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tiaoying" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wen" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xingwang" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638810v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-446.1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR0ZDZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680645v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1112.050079" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342445v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682079v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340064v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Magnaval" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morassin" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duranton" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342448v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fichet-Calvet" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Kia" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delattre" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2004113301" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673907v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Magnaval" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucher" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morassin" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duranton" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671216v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Mark Danson" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Craig" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Man" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhong Shi" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675646v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Magnaval" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/JOH2004242" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A149E6B0D67D1BA1A11F35CEB783A3D4BEB3FC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342456v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Graham" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Danson" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.05.005" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B4JC4J6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342451v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/000349804225021442" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340067v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.02.004" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THCXL19R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342571v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Man" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340065v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. J. Pleydell" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.05.004" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342470v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartholomot" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liu" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342464v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fichet-Calvet" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard William Ashford" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340069v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bresson-Hadni" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piarroux" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340068v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bao" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340072v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michelat" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordinaire" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;cot&#233;" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676011v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Craig" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342459v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campos-Ponce" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001077v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342475v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Harraga" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Zhong Shi" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529972v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrus" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Genot" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670469v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#233;not" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341576v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bardonnet" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vuillaume" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529983v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Defaut" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pepin" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341582v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340074v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nonaka" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piarroux" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529236v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quere" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340078v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342483v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shi" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barnish" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340077v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Zhou" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. X. Chai" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529336v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685521v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342587v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pradier" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342588v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692862v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Sousa" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220438v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquart" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Delattre" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690439v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habert" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342490v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet-Lecomte" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaline" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80097-3" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342485v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Viel" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abrial" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690105v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698898v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duplantier" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342493v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Wang" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Quere" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694453v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deblay" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691260v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688738v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fichet" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710546v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradier" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salvi" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713040v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709700v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Damange" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714514v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Le Pesteur" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715514v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musard" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussaint" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444176v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26389" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701292v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715357v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702242v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713390v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342498v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liance" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Meyer" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529340v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342503v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuitton" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633081v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673690v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Degauquier" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Jones" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weigel" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Isenmann" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728433v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633076v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02457978v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couval" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872461v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Nong Zhou" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001157" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382212v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1704798880.59" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516136v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759314v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1886" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104628v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817084v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424807v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632956v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572541v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Joy Flor" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Singleton" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385387v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385439v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrioles Autod&#233;fense Sanitaire" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132196v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Debia" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufumier" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fougeroux" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0089" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082351v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1705996090.7986" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119912v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Huan Wang" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659263v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Brink" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668151v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462590v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813686v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424814v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandosn&#233;" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weidmann" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424808v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424809v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813579v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814667v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424819v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00424819" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424811v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424817v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814341v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814669v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-36025-4_25" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462249v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833115v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522886v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-giraudoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2376-0136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059300507" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zaaj.univ-fcomte.fr/spip.php?article115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdri-ehede.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdri-ehede.univ-fcomte.fr/spip.php?article39" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-veterinaire.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdri-ehede.univ-fcomte.fr/spip.php?article59" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/patrick-giraudoux/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/1150-patrick-giraudoux.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sante.gouv.fr/actualites/presse/dossiers-de-presse/article/comite-de-veille-et-d-anticipation-des-risques-sanitaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipbes.net/users/patrick-giraudoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zaaj.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrono-environnement.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ang&#232;le Vuitton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf310" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier P&#233;pin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feuvrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08500-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Speakman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bull" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Davis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Autran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Bukachi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Claverie de Saint-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01015-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Simon Craig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71084" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Malik da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mergey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.03.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Brown" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Jacob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2024.2363877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024098" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757966v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Afonso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.024.71106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05481155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71063" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marston" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rowland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Feng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289209" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43089-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneurin O&#8217;neil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Irish" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wat&#8217;senga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greusard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Reynes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grenier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bamoulid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.12.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vaniscotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362773v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boussarie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71046" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boilleaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.70980" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2022.0006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082368v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Riojas-L&#243;pez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mellink" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rama.2022.08.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/IJE.2021.07.03" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334573v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Yu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01422" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95166-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03160406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Saillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussai Dellagi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Bart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292784v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Demerson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Legras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peytavin de Garam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07126-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128077v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoping Guo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuangzhi Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhong Guo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Guo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008891" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zaatour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109455" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicod" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103585" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175006v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617134v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461392v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Imholt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Caminero-Salda&#241;a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-020-01200-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02973457v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo Boloweti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008406" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuitton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Mcmanus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rogan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romig" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gottstein" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020024" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029703v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Bo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wenjie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guangjia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.08.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Villette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66107-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038760v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Courquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.07.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galanaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galanaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226420" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez&#8208;de&#8208;simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13578" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433196v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50438-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276636v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Yan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007701" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013080v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Xue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Zhang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4815" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521009v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2017-0168" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262156v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-De-Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5194" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857324v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.05.007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Liu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqiu Zuo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Mu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Weng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2873-x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048761v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830412v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN05PR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538101v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Verwilghen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudouin-Ollivier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017024" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502841v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.058" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanchuan Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbao Zhang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ran" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Fan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515095v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barneoud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543136v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Li" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunchuan Dai" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongsheng Wu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2017.06.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.09.010" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620243v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Shenbrot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bannikova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12182" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567110v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454478v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mougin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delavelle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665928v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817001893" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Farny" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456212v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Romig" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deplazes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jenkins" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Massolo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-016-9927-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354526v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hormaz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355348v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Fontanier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.033" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347935v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Marston" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Armitage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mark Danson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally C. Reynolds" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343335v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jie Yu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhong" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Ye Shang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Huang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-016-0155-4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368326v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.09.002" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351560v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadek Swastika" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyoman Sadra Dharmawan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ketut Suardita" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nengah Kepeng" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Wandra" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175795v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Afonso" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Knapp" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T&#234;te" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Umhang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rieffel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114386v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Rabillard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martua Hasiholan Sinaga" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0113" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175796v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riojas-Lopez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.07.005" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238393v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143866" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178388v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Han" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genshu Bao" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duoqiang Zhang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Gao" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinjun Wu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132731" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186017v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Halliez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vannard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ4V1XM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277701v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cadavid Restrepo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Rong Yang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald P Mcmanus" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Gray" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149954v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vionnet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739637v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hegglin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2015.07.034" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207624v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Xiqing" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.09.029" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163489v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Liccioli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Deplazes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103421v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Truchetet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908452v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12207" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH3RMZX3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018775v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diqiang Li" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605313001397" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074849v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riols" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mionnet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne David" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12230" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88R6JQBN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943686v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Mouzon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.12.023" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZHKB3RT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631020v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195391v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Couval" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103424v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069862v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F Danson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Armitage" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.001" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943685v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Yu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2049-9957-3-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631043v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016192v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Vuitton" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014024" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195388v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maire" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853605v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinaba Said-Ali" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001352" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925907v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815304v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rou&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.04.013" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6JN9SJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847421v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaoying Li" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Chen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yanagida" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Long" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201300111X" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855755v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Moss" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001200" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860033v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renaude" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12151" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831986v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Ziadinov" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013000644" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849973v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Wen Yao" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Wei" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Craig" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2049-9957-2-16" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853607v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ito" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Long" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yanagida" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769184v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Brahmia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.11.028" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLWD85LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925909v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860029v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Takahashi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Uraguchi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hatakeyama" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.08.006" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TCT3P7F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821682v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hegglin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.03.016" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXFD5F9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855756v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Sako" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001303" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-58MKGJ43-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847416v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803409v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Han" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002045" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713288v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.004" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S74PXDGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738598v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;for&#234;t" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Frochot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927197v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poirson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paul" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2011.01193.x" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT42F02M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824952v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693846v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680185v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.01.011" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0SZS3L8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683764v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Manuel Vesenbeckh" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Castro" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Muyembe" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.RRN1310" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727102v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nkouawa" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nakao" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2012.06.001" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM2VDZCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649615v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741522v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120219" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727101v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ito" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehiro Okamoto" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.08.002" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM01RPSJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617172v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaniscotte" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011000874" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650525v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue Nkoko" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Denis Plisnier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mutombo Tinda" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piarroux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1711.110170" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560792v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkle" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Kern" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Brinker" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Oehme" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2272-0" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5WK1TQT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645405v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica E. Riojas-Lopez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luevano" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2011.00764.x" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H25B8384-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517366v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lefebvre" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810002062" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815481v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545762v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robardet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillot" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Augot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.08.007" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZTBPTRV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638078v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3760/cma.j.issn.0366-6999.2011.18.027" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519228v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Caillot" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483767v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bartholomot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Laplante" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2008.10.028" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454580v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Ang&#232;le Vuitton" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440876v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Zhen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Qiu" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongchuan Qiu" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2009.11.006" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458981v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deplazes" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lambert" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudoux" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521575v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combes" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503199v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2010.07.009" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSF85TD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495115v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Fu Xiao" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451728v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-011" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322232v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C&#339;urdassier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426347v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumin Han" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xiao" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2009.09.006" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371253v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Borderelle" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009003" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419474v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxi Liu" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Bai" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgees Boufana" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000518" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657338v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Durette-Desset" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.04.003" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667486v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Jiamin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.02.019" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661906v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387069v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mutombo" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Shamavu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000436" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01072139v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9661-0" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0M0HVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512097v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuy" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.04930.x" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370946v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mantion" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370939v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Miguet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342117v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.01.007" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL9Q64N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326967v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.045" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342114v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robardet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillot" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cliquet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340052v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guislain" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Terrier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Froment" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X08912384" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118395v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Glowatzki" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Breyer" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000452" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342519v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morilhat" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9216-9" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZNTMJX8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342116v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Nakaya" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.02.019" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342111v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.09.003" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDG6XWLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342113v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail M Williams" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2008.02101.x" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339931v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Craig" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339891v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R J Pleydell" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mark Danson" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000287" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370941v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boue" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339937v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knapp" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Guislain" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bart" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gottstein" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.010" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N6GV1CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341872v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sudre" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1405.071260" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442961v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Elloumi" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Guermazi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bouain" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658548v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.048" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152529F4B797E89325A5E2F3CCD37E732AC8C047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342109v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340053v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Guislain" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Poulle" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342122v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.09.019" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1F6X34H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342119v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R. Yang" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Vuitton" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2007.01834.x" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340059v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Schantz" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461935v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342526v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bournais" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamboley" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2007.02.005" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTHZMPCH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340062v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.036" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ89ZC7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342129v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalou Zhang" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Craig" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.03.003" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9LN7X59-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342412v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Danson" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.047" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H8RZ0TJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341587v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655261v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Budke" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342567v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Clarac" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Melis" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01134.x" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655111v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Schantz" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340060v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfu Xiao" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Budke" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1206.041229" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342125v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhi Li" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhong Zhang" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Teng" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342127v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wen" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Lou Zhang" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342554v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Amroun" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.040" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-NRTB3X0H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342126v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661335v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.05.025718" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342557v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342307v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Ellis" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xongzhou Liu" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342130v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tremolli&#232;res" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2006.02.008" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV06F58F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663098v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342128v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Williams" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sun" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Yang" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01633.x" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342546v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cerqueira" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sousa" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gabrion" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2006.01.004" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3830Z379-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342408v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El-Garch" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.01.006" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTXHBNVB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340061v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342410v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tiaoying" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wen" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xingwang" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680645v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1112.050079" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638810v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-446.1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR0ZDZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681072v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682079v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342445v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340065v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. J. Pleydell" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Danson" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Graham" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.05.004" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342571v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhong Shi" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Man" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342448v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fichet-Calvet" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Kia" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delattre" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2004113301" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673907v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Magnaval" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucher" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morassin" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duranton" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340064v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Magnaval" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morassin" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duranton" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671216v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Mark Danson" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Craig" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Man" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675646v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Magnaval" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/JOH2004242" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A149E6B0D67D1BA1A11F35CEB783A3D4BEB3FC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342456v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.05.005" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B4JC4J6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342451v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/000349804225021442" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340067v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2004.02.004" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THCXL19R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676011v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Craig" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bao" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartholomot" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342459v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campos-Ponce" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342470v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liu" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342464v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fichet-Calvet" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard William Ashford" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340069v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bresson-Hadni" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piarroux" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340068v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340072v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michelat" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordinaire" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;cot&#233;" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342475v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Harraga" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Zhong Shi" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529972v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrus" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Genot" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001077v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670469v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#233;not" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341576v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bardonnet" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vuillaume" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529983v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Defaut" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pepin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341582v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340074v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nonaka" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piarroux" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340078v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340077v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Zhou" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. X. Chai" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529336v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342483v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shi" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barnish" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529236v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quere" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685521v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342587v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pradier" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342588v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220438v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquart" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Delattre" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692862v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Sousa" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690439v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habert" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342490v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet-Lecomte" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaline" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80097-3" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342485v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Viel" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abrial" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690105v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698898v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duplantier" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342493v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Wang" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Quere" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694453v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deblay" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688738v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fichet" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691260v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710546v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradier" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salvi" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713040v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faivre" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709700v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Damange" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444176v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26389" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714514v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Le Pesteur" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715514v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musard" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussaint" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701292v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascal" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715357v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342498v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liance" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Meyer" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529340v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713390v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702242v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342503v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuitton" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633081v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728433v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673690v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Degauquier" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Jones" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weigel" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Isenmann" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633076v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02457978v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couval" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872461v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Nong Zhou" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001157" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382212v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1704798880.59" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516136v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759314v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1886" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104628v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424807v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817084v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572541v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Joy Flor" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Singleton" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632956v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082351v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1705996090.7986" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132196v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Debia" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufumier" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fougeroux" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0089" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385387v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385439v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrioles Autod&#233;fense Sanitaire" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119912v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Huan Wang" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659263v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Brink" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668151v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462590v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424817v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424814v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandosn&#233;" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weidmann" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813579v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424808v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424809v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813686v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814667v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424819v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00424819" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424811v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462249v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814669v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-36025-4_25" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814341v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833115v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522886v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>