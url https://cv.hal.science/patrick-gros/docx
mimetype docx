--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -3409,256 +3409,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamming Embedding Similarity-based Image Classification</w:t>
+                <w:t xml:space="preserve">Babaz: a large scale audio search system for video copy detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihir Jain</w:t>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Benmokhtar</w:t>
+                <w:t xml:space="preserve">Jonathan Delhumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangbo Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688169v1</w:t>
+                <w:t xml:space="preserve">hal-00661581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babaz: a large scale audio search system for video copy detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Hamming Embedding Similarity-based Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihir Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661581v1</w:t>
+                <w:t xml:space="preserve">hal-00688169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des Champs Conditionnels Aléatoires à l'étiquetage de flux télévisuel</w:t>
               </w:r>
@@ -4031,230 +4031,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Hamming Embedding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
+                <w:t xml:space="preserve">De la détection d'évènements sonores violents par SVM dans les films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States</w:t>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00607278v2</w:t>
+                <w:t xml:space="preserve">inria-00595480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la détection d'évènements sonores violents par SVM dans les films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+                <w:t xml:space="preserve">Asymmetric Hamming Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihir Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00595480v1</w:t>
+                <w:t xml:space="preserve">inria-00607278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technicolor and INRIA/IRISA at MediaEval 2011: learning temporal modality integration with Bayesian Networks</w:t>
               </w:r>
@@ -4882,550 +4882,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00561801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of relevant indicators of Correspondence Analysis to improve image retrieval</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Morin</w:t>
+                <w:t xml:space="preserve">Distances and weighting schemes for bag of visual words image retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITI - 32nd International Conference on Information Technology Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Mar 2010, Philadelphia, Pennsylvania, United States. pp.323-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1743384.1743438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844769v1</w:t>
+                <w:t xml:space="preserve">inria-00523975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distances and weighting schemes for bag of visual words image retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Use of relevant indicators of Correspondence Analysis to improve image retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khang-Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quyet-Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITI - 32nd International Conference on Information Technology Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dubrovnik, Croatia. pp.591-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00523975v1</w:t>
+                <w:t xml:space="preserve">hal-00844769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de logos pour l'annotation d'images de presse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">AVSST: an Automatic Video Stream Structuring Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Zein Al Abidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone AFRIF-AFIA de reconnaissance de formes et d'intelligence artificielle, RFIA'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF - AFIA, Jan 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">NEM SUMMIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Barcekine, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00561796v1</w:t>
+                <w:t xml:space="preserve">inria-00585239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA LEAR-TEXMEX: Video copy detection task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVid 2010 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVSST: an Automatic Video Stream Structuring Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Zein Al Abidin</w:t>
+                <w:t xml:space="preserve">Détection de logos pour l'annotation d'images de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEM SUMMIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Barcekine, Spain</w:t>
+              <w:t xml:space="preserve">Congrès francophone AFRIF-AFIA de reconnaissance de formes et d'intelligence artificielle, RFIA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF - AFIA, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00585239v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News image annotation on a large parallel text-image corpus</w:t>
               </w:r>
@@ -5834,77 +5834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query-Adaptative Locality Sensitive Hashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6668,51 +6668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IAPR International Workshops SSPR'98 and SPR'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Sydney, Australia. pp.54--71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6892,51 +6892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Lamiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16° Colloque sur le traitement du signal et des image (GRETSI '97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1277--1285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8431,51 +8431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quyet-Thang Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillet, Fabrice and Ritschard, Gilbert and Zighed, Djamel Abdelkader and Briand, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management, AKDM'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 292, Springer, pp.57-76, 2010, Studies in Computational Intelligence, 978-3-642-00579-4. </w:t>
@@ -8646,51 +8646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des formes dans les images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Dhome. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception visuelle par imagerie vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2003, Traitement du signal et de l'image</w:t>
@@ -9023,51 +9023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -9994,51 +9994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3269, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10736,51 +10736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65D798FE"/>
+    <w:nsid w:val="1653DD2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10967,51 +10967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075986604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-2038-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Baghdadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A.A. Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/975145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang-Nguyen Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.489-502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B1645JMK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Delakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.09.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4T47ZK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-007-0180-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-173RGHGB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remazeilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0031-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV4WV0G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kokaram" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Rea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tekalp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2006.1621448" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Berrani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MTAP.0000031758.46389.00" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z27V312-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.1201-1230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z8R4MPPH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.5-6.9-44" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-78QST83J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100440170011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7MG8H6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1997.0565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF9DFC7FEB2115E664B55F7C0FAC2A8702A31AEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hartley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1996.0496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C75188AD021CAAF888466B7CB24A6A3F3D021AA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499501400608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8DPCL955-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0262-8856(92)90049-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGDLXC9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haykel Boukadida" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14364-4_20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;r&#232;s Carton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ncibi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Jain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Yuan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soleymani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607278v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Khang Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet-Thang Le" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zein Al Abidin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Campion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_69" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DRKDVP65-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517737" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remazeilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033226" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-173MMBX1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Takeuchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hebert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushi Ikeuchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0015523" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60477-4_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590017v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.146647" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548440v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812797919_0032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590003v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603171v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Potamianos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Al Abidin Ibrahim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11723-10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770832v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3HL378S6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548240v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mundy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kapur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Maybank" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tombre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507752v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001154v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072165v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069934v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072751v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mezhoud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072552v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mclean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074077v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590015v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Veillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbogast" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590004v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590005v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075986604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-2038-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Baghdadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A.A. Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/975145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang-Nguyen Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.489-502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B1645JMK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Delakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.09.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4T47ZK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-007-0180-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-173RGHGB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remazeilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0031-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV4WV0G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kokaram" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Rea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tekalp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2006.1621448" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Berrani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MTAP.0000031758.46389.00" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z27V312-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.1201-1230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z8R4MPPH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.5-6.9-44" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-78QST83J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100440170011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7MG8H6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1997.0565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF9DFC7FEB2115E664B55F7C0FAC2A8702A31AEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hartley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1996.0496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C75188AD021CAAF888466B7CB24A6A3F3D021AA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499501400608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8DPCL955-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0262-8856(92)90049-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGDLXC9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haykel Boukadida" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14364-4_20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;r&#232;s Carton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ncibi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661581v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Yuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Jain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soleymani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595480v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607278v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Khang Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet-Thang Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zein Al Abidin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Campion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_69" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DRKDVP65-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517737" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remazeilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033226" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-173MMBX1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Takeuchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hebert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushi Ikeuchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0015523" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60477-4_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590017v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.146647" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548440v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812797919_0032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590003v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603171v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Potamianos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Al Abidin Ibrahim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11723-10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770832v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3HL378S6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548240v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mundy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kapur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Maybank" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tombre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507752v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001154v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072165v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069934v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072751v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mezhoud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072552v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mclean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074077v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590015v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Veillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbogast" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590004v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590005v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>