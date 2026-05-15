--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">075986604</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WcGbxTQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,2531 +188,2531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Text to Images: Weighting Schemes for Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (1), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4304/jmm.10.01.1-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability Modelling for Audio Events Detection in Movies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-014-2038-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification-oriented structure learning in Bayesian networks for multimodal event detection in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TV Stream Structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.A.A. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5402/2011/975145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAViz, exploration interactive des résultats de l'analyse factorielle des correspondances pour des images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audiovisual Integration with Segment Models for Tennis Video Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Morin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Emmanouil Delakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (2-3), pp.489-502. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 111 (2), pp.142-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.22.489-502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2007.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00603305v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00568073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual Integration with Segment Models for Tennis Video Parsing</w:t>
+                <w:t xml:space="preserve">CAViz, exploration interactive des résultats de l'analyse factorielle des correspondances pour des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Delakis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Khang-Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2007.09.002⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2-3), pp.489-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.22.489-502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00568073v1</w:t>
+                <w:t xml:space="preserve">inria-00603305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caviz, An interactive graphical tool for image mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computing and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (4), pp.295-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00603333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Repeats for Video Structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (2), pp.233-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-007-0180-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00568177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et indexation automatiques des documents multimédias : du fantasme à la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asservissement visuel qualitatif pour la navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Remazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (3), pp.191-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00604072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual integration for sport broadcast structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Oisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (3), pp.289-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-006-0031-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00568183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browsing sports video: trends in sports-related indexing and retrieval work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kokaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niall Rea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Tekalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (2), pp.47-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MSP.2006.1621448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00568189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et indexation automatiques des documents multimédias : du fantasme à la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 42 (6), pp.383-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00605314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Object Recognition in Images and the Related Database Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ahmed Berrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (3), pp.221-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:MTAP.0000031758.46389.00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00568538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche approximative de plus proches voisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ahmed Berrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid-Ahmed Berrani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (9), pp.1201-1230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.22.1201-1230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00604073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche par similarités dans les bases de données multidimensionnelles : panorama des techniques d'indexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ahmed Berrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid-Ahmed Berrani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 7 (5-6), pp.9-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.7.5-6.9-44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00604464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content-based retrieval using local descriptors: problems and issues from a database perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 4 (2-3), pp.108-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100440170011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00568567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using local planar geometric invariants to match and model images of line segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 69 (2), pp.135-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/cviu.1997.0565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00102944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using geometric quasi-invariants to match and model images of line segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 69 (2), pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Useful is Projective Geometry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Quan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 65 (3), pp.442--446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/cviu.1996.0496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching and Clustering: Two Steps Towards Object Modelling in Computer Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 14 (6), pp.633--642. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/027836499501400608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching and Clustering: Two Steps Toward Automatic Object Modeling in Computer Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 14 (6), pp.633-642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/027836499501400608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00604074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants of a Pair of Conics Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 10 (5), pp.319--323. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0262-8856(92)90049-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'images en vision par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 11 (4), pp.43--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2701,5459 +2722,5459 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering de données relationnelles pour la structuration de flux télévisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, EGC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Modeling for Video Summarization Using Constraint Satisfaction Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Haykel Boukadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ahmed Berrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Visual Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Las Vegas, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-14364-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Repetition Detection in TV Streams using Repetition Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cérès Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Content-Based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Veszprem, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust TV Stream Labelling with Conditional Random Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ncibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMEDIA - 5th International Conference on Advances in Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARIA, Apr 2013, Venise, Italy. pp.88-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Event Detection in Movies using Multiple Audio Words and Contextual Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMI - 11th International Workshop on Content Based Multimedia Indexing - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Veszprém, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technicolor/INRIA team at the MediaEval 2013 Violent Scenes Detection Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2013 Working Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint satisfaction programming for video summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ahmed Berrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Haykel Boukadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Anaheim, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babaz: a large scale audio search system for video copy detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiangbo Yuan</w:t>
+                <w:t xml:space="preserve">MULTIMODAL INFORMATION FUSION AND TEMPORAL INTEGRATION FOR VIOLENCE DETECTION IN MOVIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661581v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamming Embedding Similarity-based Image Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Babaz: a large scale audio search system for video copy detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Delhumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihir Jain</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jiangbo Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688169v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des Champs Conditionnels Aléatoires à l'étiquetage de flux télévisuel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hamming Embedding Similarity-based Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihir Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA - Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656547v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIMODAL INFORMATION FUSION AND TEMPORAL INTEGRATION FOR VIOLENCE DETECTION IN MOVIES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+                <w:t xml:space="preserve">Application des Champs Conditionnels Aléatoires à l'étiquetage de flux télévisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing (2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">RFIA - Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671016v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECENT ADVANCES AND CHALLENGES IN TV STRUCTURING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO - 20th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technicolor/INRIA/Imperial College London at the MediaEval 2012 Violent Scene Detection Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Soleymani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval 2012 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la détection d'évènements sonores violents par SVM dans les films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Hamming Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihir Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00595480v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00607278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Hamming Embedding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De la détection d'évènements sonores violents par SVM dans les films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States</w:t>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00607278v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00595480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technicolor and INRIA/IRISA at MediaEval 2011: learning temporal modality integration with Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2011, Multimedia Benchmark Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling TV stream segments with Conditional Random Fields</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse factorielle des correspondances hiérarchique pour la fouille d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUSCLE International Workshop on Computational Intelligence for Multimedia Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Italy</w:t>
+              <w:t xml:space="preserve">11es journées d'extraction et de gestion des connaissances, EGC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.175-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644150v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse factorielle des correspondances hiérarchique pour la fouille d'images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Morin</w:t>
+                <w:t xml:space="preserve">Labeling TV stream segments with Conditional Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es journées d'extraction et de gestion des connaissances, EGC'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.175-182</w:t>
+              <w:t xml:space="preserve">MUSCLE International Workshop on Computational Intelligence for Multimedia Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651819v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des correspondances hiérarchiques pour la fouille d'images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Indexation et recherche d'images à très grande échelle avec une AFC incrémentale et parallèle sur GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e atelier visualisation et extraction de connaissances - 10es journées d'extraction et de gestion des connaissances, EGC'10</w:t>
+              <w:t xml:space="preserve">10es journées d'extraction et de gestion des connaissances, EGC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00561802v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRF-based Combination of Contextual Features to Improve A Posteriori Word-level Confidence Measures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse des correspondances hiérarchiques pour la fouille d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khang-Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual Conference of the International Speech Communication Association, Interspeech'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Speech Communication Association, Sep 2010, Makuhari, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">8e atelier visualisation et extraction de connaissances - 10es journées d'extraction et de gestion des connaissances, EGC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00561051v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation et recherche d'images à très grande échelle avec une AFC incrémentale et parallèle sur GPU</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CRF-based Combination of Contextual Features to Improve A Posteriori Word-level Confidence Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es journées d'extraction et de gestion des connaissances, EGC'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">11th Annual Conference of the International Speech Communication Association, Interspeech'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association, Sep 2010, Makuhari, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00561801v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distances and weighting schemes for bag of visual words image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Multimedia Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Mar 2010, Philadelphia, Pennsylvania, United States. pp.323-332, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1743384.1743438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00523975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of relevant indicators of Correspondence Analysis to improve image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quyet-Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITI - 32nd International Conference on Information Technology Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dubrovnik, Croatia. pp.591-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVSST: an Automatic Video Stream Structuring Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zein Al Abidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEM SUMMIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Barcekine, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00585239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA LEAR-TEXMEX: Video copy detection task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVid 2010 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de logos pour l'annotation d'images de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone AFRIF-AFIA de reconnaissance de formes et d'intelligence artificielle, RFIA'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF - AFIA, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00561796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News image annotation on a large parallel text-image corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Language Resources and Evaluation Conference, LREC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00561763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de structure dans les réseaux bayésiens pour la détection d'événements vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et analyse de l'information : méthodes et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating Image Retrieval Using Factorial Correspondence Analysis on GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Münster, Germany. pp.565-572, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03767-2_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language modeling for bag-of-visual words image categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image and Video Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Niagara Falls, Canada. pp.249-258, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1386352.1386388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query-Adaptative Locality Sensitive Hashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.825-828, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00318614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Language Modeling Approach to Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networked and Electronic Media Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association d'un détecteur de visages et d'un détecteur d'entités nommées pour l'annotation automatique d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation d'images sur de grands corpus réels de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Saint-Etienne, France. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D navigation based on a visual memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Orlando, Florida, United States. pp.2719-2725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot motion control from a visual memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, New Orleans, Louisiana, United States. pp.4695-4700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00352036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image interpolation for image-based control under large displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Washington DC, United States. pp.3787-3794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00352099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Local Recognition Methods for Better Image Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Lamiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMVC2000 - Eleventh British Machine Vision Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Bristol, United Kingdom. pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00604483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Matching with Invariant Local Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IAPR International Workshops SSPR'98 and SPR'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Sydney, Australia. pp.54--71, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0033226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Indexing is a Complex Matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Visual Learning for Landmark Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsushi Ikeuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Scandinavian Conference on Image Analysis (SCIA '97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Lappeenranta, Finland. pp.277--283</w:t>
+              <w:t xml:space="preserve">DARPA Image Understanding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, New Orleans, United States. pp.1467--1474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00590077v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00590085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation et recherche d'images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Object Indexing is a Complex Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Lamiroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16° Colloque sur le traitement du signal et des image (GRETSI '97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1277--1285</w:t>
+              <w:t xml:space="preserve">10th Scandinavian Conference on Image Analysis (SCIA '97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Lappeenranta, Finland. pp.277--283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548351v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00590077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation de vidéos par le contenu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Indexation et recherche d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Lamiroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des signaux Audiovisuels (CORESA '97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNET, Mar 1997, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">16° Colloque sur le traitement du signal et des image (GRETSI '97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1277--1285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548355v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Learning for Landmark Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Indexation de vidéos par le contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katsushi Ikeuchi</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gelgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARPA Image Understanding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, New Orleans, United States. pp.1467--1474</w:t>
+              <w:t xml:space="preserve">COmpression et REprésentation des signaux Audiovisuels (CORESA '97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNET, Mar 1997, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00590085v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance d'objets par indexation géométrique étendue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Lamiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Journées ORASIS GDR-PRC Communication Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Clermont-Ferrand, France. pp.19--24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Object Indexing and Recognition Using Enhanced Geometric Hashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Lamiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Computer Vision (ECCV'96)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.59--70, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0015523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Quasi-Invariants for Automatic Model Building and Object Recognition: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSF-ARPA Workshop on Object Representations in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, New York, United States. pp.65-76, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-60477-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Projective Invariants from Two Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How to Use the Cross Ratio to Compute 3D Invariants from Two Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Long Quan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SPIE Conference on Geometric Methods in Computer Vision II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the DARPA--ESPRIT workshop on Applications of Invariants in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Azores, Portugal. pp.107--126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.146647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00590017v1</w:t>
+                <w:t xml:space="preserve">inria-00590019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Use the Cross Ratio to Compute 3D Invariants from Two Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">3D Projective Invariants from Two Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Quan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the DARPA--ESPRIT workshop on Applications of Invariants in Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the SPIE Conference on Geometric Methods in Computer Vision II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1993, San Diego, United States. pp.75--86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.146647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00590019v1</w:t>
+                <w:t xml:space="preserve">inria-00590017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Projective Invariants from Two Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the DARPA--ESPRIT workshop on Applications of Invariants in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Azores, Portugal. pp.65--85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle information géométrique peut-on obtenir à partir d'une ou plusieurs images prises par projection perspective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mathématiques de la Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRMAR, Rennes, France, Feb 1993, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching and Clustering: Two Steps Towards Automatic Model Generation in Computer Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Fall Symposium Series: Machine Learning in Computer Vision: What, Why, and How?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Raleigh, United States. pp.40--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Object Modelization in Computer Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the International Workshop on Structural and Syntactic Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Bern, Switzerland. pp.385--400, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789812797919_0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Recover Line Drawings from Raw Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARPA-ESPRIT Workshop on Applications of Invariance in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1991, Reykjavik, Iceland. pp.259--271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants of a Pair of Conics Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference (BMVC '91)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'images par appariement et correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 8ème Congrès AFCET de Reconnaissance des Formes et Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1991, Lyon - Villeurbanne, France. pp.1335--1344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8163,117 +8184,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Processing and Interaction - Audio, Video, Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Maragos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Potamianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.374, 2008, Multimedia Systems and Applications, 978-0-387-76315-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00603171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8283,671 +8304,671 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About TV Stream Macro-Segmentation: Approaches and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zein Al Abidin Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompatsiaris, Yiannis and Merialdo, Bernard and Lian, Shiguo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TV Content Analysis: Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2012, 978-1-4398-5560-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b11723-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive use of factorial correspondence analysis for large scale content-based image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quyet-Thang Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillet, Fabrice and Ritschard, Gilbert and Zighed, Djamel Abdelkader and Briand, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management, AKDM'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 292, Springer, pp.57-76, 2010, Studies in Computational Intelligence, 978-3-642-00579-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Models for Multimodal Video Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Delakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maragos, Petros and Potamianos, Alexandros and Gros, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Processing and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Springer, pp.89-107, 2008, 978-0-387-76315-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-76316-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des formes dans les images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Dhome. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception visuelle par imagerie vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2003, Traitement du signal et de l'image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New descriptors for image and video indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State-of-the-art in content-based image and video retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.213 - 234, 2001, Computational imaging and vision, 1-4020-0109-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Interpretation of Joint Conic Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Kapur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Maybank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Quan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph L. Mundy and Andrew Zisserman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Invariance in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The MIT Press, pp.77--86, 1992, 978-0-262-13285-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8957,147 +8978,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Memoriam Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Tombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.91-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9107,147 +9128,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobase: gestion de données et de connaissances distribuées en neuroimagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cointepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00139814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9257,1230 +9278,1230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Television Archives: Television Structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7301, INRIA. 2010, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00507752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of weighting schemes for bag of visual words image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1927, 2009, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00380706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Repeats for Video Structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1790, 2006, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Precision of Approximate Fast Nearest-Neighbor Searches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ahmed Berrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid-Ahmed Berrani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4423, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate k-Nearest-Neighbor Searches: A New Algorithm with Probabilistic Control of the Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ahmed Berrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid-Ahmed Berrani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4675, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'algèbre tensorielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mise en base d'images indexées par des descripteurs locaux : problèmes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RT-0238, INRIA. 2000, pp.17</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3903, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00069934v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en base d'images indexées par des descripteurs locaux : problèmes et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction à l'algèbre tensorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-3903, INRIA. 2000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RT-0238, INRIA. 2000, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072751v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00069934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Technique to Recognize Objects in Images, and the DB Problems it Raises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4081, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la couleur pour l'appariement et l'indexation d'images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3269, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using geometric quasi-invariants to match and model images of line segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2608, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curve Matching Using Cubic B-Splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] IMAG-RT - 92-085 ; LIFIA - 92-013, 1992, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projective Invariants for Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Quan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT 90 IMAG - 15 LIFIA, 1992, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la théorie des invariants sous une forme utilisable en vision par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Quan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] IMAG-RT - 91-69, 1991, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'images par appariement et correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] IMAG-RT - 91-72, 1991, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10490,185 +10511,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'appariement a l'indexation des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 1998. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils géométriques pour la modélisation et la reconnaissance d'objets polyédriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10736,51 +10757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1653DD2F"/>
+    <w:nsid w:val="3871853D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10967,51 +10988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075986604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-2038-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Baghdadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A.A. Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/975145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang-Nguyen Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.489-502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B1645JMK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Delakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.09.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4T47ZK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-007-0180-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-173RGHGB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remazeilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0031-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV4WV0G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kokaram" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Rea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tekalp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2006.1621448" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Berrani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MTAP.0000031758.46389.00" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z27V312-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.1201-1230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z8R4MPPH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.5-6.9-44" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-78QST83J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100440170011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7MG8H6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1997.0565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF9DFC7FEB2115E664B55F7C0FAC2A8702A31AEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hartley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1996.0496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C75188AD021CAAF888466B7CB24A6A3F3D021AA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499501400608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8DPCL955-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0262-8856(92)90049-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGDLXC9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haykel Boukadida" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14364-4_20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;r&#232;s Carton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ncibi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661581v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Yuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Jain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soleymani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595480v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607278v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Khang Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet-Thang Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zein Al Abidin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Campion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_69" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DRKDVP65-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517737" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remazeilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033226" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-173MMBX1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Takeuchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hebert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushi Ikeuchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0015523" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60477-4_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590017v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.146647" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548440v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812797919_0032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590003v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603171v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Potamianos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Al Abidin Ibrahim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11723-10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770832v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3HL378S6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548240v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mundy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kapur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Maybank" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tombre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507752v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001154v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072165v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069934v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072751v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mezhoud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072552v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mclean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074077v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590015v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Veillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbogast" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590004v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590005v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075986604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=WcGbxTQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-2038-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Baghdadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A.A. Ibrahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/975145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Delakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4T47ZK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang-Nguyen Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.489-502" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B1645JMK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-007-0180-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-173RGHGB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remazeilles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0031-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV4WV0G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kokaram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Rea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tekalp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2006.1621448" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Berrani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MTAP.0000031758.46389.00" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z27V312-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.1201-1230" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z8R4MPPH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.5-6.9-44" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-78QST83J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100440170011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7MG8H6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1997.0565" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF9DFC7FEB2115E664B55F7C0FAC2A8702A31AEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hartley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1996.0496" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C75188AD021CAAF888466B7CB24A6A3F3D021AA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499501400608" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8DPCL955-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0262-8856(92)90049-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGDLXC9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haykel Boukadida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14364-4_20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;r&#232;s Carton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ncibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Yuan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Jain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soleymani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607278v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Khang Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561801v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet-Thang Le" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zein Al Abidin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Campion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843811v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_69" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DRKDVP65-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517737" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remazeilles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352099v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033226" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-173MMBX1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Takeuchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hebert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushi Ikeuchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590065v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0015523" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60477-4_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590017v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.146647" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590018v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590020v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812797919_0032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548448v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Potamianos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740992v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Al Abidin Ibrahim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11723-10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770832v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3HL378S6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770993v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283252v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590007v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mundy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kapur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Maybank" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tombre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507752v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001154v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071910v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072751v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mezhoud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073420v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mclean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Veillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbogast" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005127v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>