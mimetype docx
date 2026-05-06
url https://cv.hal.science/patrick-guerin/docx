--- v0 (2026-04-07)
+++ v1 (2026-05-06)
@@ -2113,51 +2113,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398182v1</w:t>
+                <w:t xml:space="preserve">hal-05398182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SERRES plus : towards fossil-fuel-free heated greenhouse system for soilless tomato cultivation</w:t>
               </w:r>
@@ -4053,208 +4053,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche stochastique appliquée au dimensionnement des chaînes et réseaux d'énergie</w:t>
+                <w:t xml:space="preserve">Chapitre 5) Réseaux et Ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Degobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2012, Traité EGEM : Electronique - Génie Electrique - Microsystèmes, 978-2-7462-3192-4</w:t>
+              <w:t xml:space="preserve">Document de prospective 2012 - GdR SEEDS, CNRS, n°2994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517544v1</w:t>
+                <w:t xml:space="preserve">hal-05517486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5) Réseaux et Ressources</w:t>
+                <w:t xml:space="preserve">Approche stochastique appliquée au dimensionnement des chaînes et réseaux d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Miègeville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Roboam. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document de prospective 2012 - GdR SEEDS, CNRS, n°2994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2012, Traité EGEM : Electronique - Génie Electrique - Microsystèmes, 978-2-7462-3192-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517486v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sizing of Harmonic Filters in Electrical Systems: Application of a Double Simulated Annealing Process</w:t>
               </w:r>
@@ -4344,51 +4344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9) Production et consommation d'énergie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Degobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document de prospective 2012, GdR SEEDS, CNRS, n°2994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4676,51 +4676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04633970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestapha Oumouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ahmadivala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Luxcey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04633909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Dahmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rhein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2016.2609283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2231/2016.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mouelhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Attia Sethom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mi&#232;geville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.95-116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2330064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04633957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.133-150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Souffran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2206618" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.785-809" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Za&#239;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeljalil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rannou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BFTDXXS4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhaj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PHPKCBR5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd:20060266" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2005.861238" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mi&#233;geville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etep.4450110108" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Doeuff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00150-X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HL9NPMB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Masmoudi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miegeville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiabane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AEIT.2018.8577363" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait-Ahmed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2017.8308911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ever.2014.6844149" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04146014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dreulle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ptc.2013.6652324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Roblot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-2669" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6043130" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517707v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nagandui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.2004.1409424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.2004.1409399" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.2000.897746" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.1998.760181" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19980605" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.1995.474941" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machmoum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benkhoris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIPE.1994.396700" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04146054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118569863.ch7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Degobert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51661" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507603v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04633970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestapha Oumouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ahmadivala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Luxcey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04633909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Dahmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rhein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2016.2609283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2231/2016.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mouelhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Attia Sethom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mi&#232;geville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.95-116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2330064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04633957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.133-150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Souffran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2206618" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.785-809" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Za&#239;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeljalil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rannou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BFTDXXS4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhaj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PHPKCBR5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd:20060266" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2005.861238" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mi&#233;geville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etep.4450110108" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Doeuff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00150-X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HL9NPMB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398182v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Masmoudi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miegeville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiabane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AEIT.2018.8577363" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait-Ahmed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2017.8308911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ever.2014.6844149" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04146014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dreulle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ptc.2013.6652324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Roblot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-2669" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6043130" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517707v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nagandui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.2004.1409424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.2004.1409399" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.2000.897746" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP.1998.760181" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19980605" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.1995.474941" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machmoum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benkhoris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIPE.1994.396700" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04146054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118569863.ch7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517486v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Degobert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51661" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507603v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>