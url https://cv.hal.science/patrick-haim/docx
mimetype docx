--- v0 (2026-03-22)
+++ v1 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Haim </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061580260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation systémique intelligente de la complexité humaine, financière et environnementale, intégrée et appliquée à la gestion performante, durable et responsable de l'entreprise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’évaluation des coûts et non performances liés au stress existentiel en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Performance et entreprise responsable, 17, pp.136/1952-3262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress des salariés en relation service client : Proposition d’un cadre d’analyse à partir de cinq entreprises françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.147-162. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.097.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique fonctionnelle au service du management par l’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système décisionnel intelligent de la PME, une dualité subjective dirigeant/salariés ? Cas d’une PME du secteur des Call Centers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.133.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une évaluation qualitative participante inhibitrice du risque psychosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.144-163. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.195.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’évaluation des coûts et non-performances liés au stress existentiel en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Performance et entreprise responsable, 17, pp.49-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique de la relation service client : quel risque psychosocial pour les salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle systémique &amp;quot; valeurs - trésorerie - prévisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182, pp.28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.13.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théories X, Y, Z, ...W? Différences et apports d'une nouvelle théorie du Management », Patrick Haim, Colloque de l’IP&M / IAE Lyon sur les « Etre et mal être au sein des organisations », les 16 et 17 nov. 2017, Lyon (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Etre et mal être au sein des organisations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management intelligent : pour une hiérarchisation d’ordre permettant de résoudre les risques de conflits et d’améliorer la performance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque Francophone sur le risque – Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOR A SYSTEMIC MODEL OF FACTORS LEADING TO INDIVIDUAL PERFORMANCE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international, ISEOR AOM, 9 et 10 juin 2016, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSI risk, Interaction entre système Intelligent d’information et comportement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque Francophone sur le risque – Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Management Intelligent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque Francophone sur le risque – Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une (re)connaissance des parties prenantes en centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du stress, le modèle socio-économique systémique intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IP&amp;M/fBS/Université de Poitiers sur les « Contours et contournements du risque psychosocial »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’évaluation des coûts et non performances liés au stress existentiel en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Francophone sur le risque – Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCOMPATIBILITÉ D'UN SYSTÈME ÉVALUATIF QUANTITATIF DE L'ÊTRE HUMAIN : L'ORIGINE DES RISQUES PSYCHOSOCIAUX, POUR UNE ÉVALUATION QUALITATIVE PARTICIPANTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès Transatlantique de Comptabilité, Audit Contrôle de gestion et gestion de coûts - ISEOR - IIC - AAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique du stress professionnel des salariés dans les centres d'appels : Une réponse au contournement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IP&amp;M/fBS/Université de Poitiers sur les « Contours et contournements du risque psychosocial »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉVELOPPEMENT ORGANISATIONNEL NORMATIF ET DESTRUCTION DE L'ÊTRE HUMAIN : UNE ANTONYMIE PARADOXALE, POUR PENSER LA GESTION AUTREMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international - Développement organisationnel et changement - ISEOR - AOM - ODC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MODÈLE SOCIO-ÉCONOMIQUE INNOVANT DANS LES CENTRES D'APPELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international - Développement organisationnel et changement - ISEOR - AOM - ODC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CHANGEMENT PAR LA DÉSINHIBITION DES INDUCTEURS DE LA PERFORMANCE INDIVIDUELLE EST-IL MORAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gorget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international - Développement organisationnel et changement - ISEOR - AOM - ODC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INDICATEUR DE STRESS EST-IL REVELATEUR DE LA REALITE DE LA CRISE DE L'ENTREPRISE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international - Méthodologie de Recherche - ISEOR - AOM - RMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACTEUR SYSTEMIQUE ET LA STRESSFORMANCE : POUR UNE HOMEOFORMANCE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international - Développement organisationnel et changement - ISEOR AOM IIC AAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des inducteurs de la performance individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ICI UBO « A la recherche de la Performance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intention, la source de la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESC Bretagne Brest A la recherche de l’intention, l’imagination au service de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus événementiel systémique de gestion pour une meilleure performance socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e édition du Colloque annuel de l’ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The “Management Mix©” (Multidimensional and Systemic Approach of the Sciences of Management Control for a social improvement and a sustainable economic development)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of ATINER on Business, Economics, Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système complexe global des organisations : Nature, Stock&Flow, Finality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CRIC, « La communication d’entreprise : Regards croisés Sciences de Gestion et Sciences de l’information et de la communication » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des organisations selon l'approche neuronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Meeting de l'ACSEG sur « Advances in computational Management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Reus, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks, Socioeconomic performance, Information Systems, Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrès international de la WACRA sur “Interactive teaching and the multimedia revolution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéquation Structure/Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès International de l’AIMS sur “Les fondements de la gestion stratégique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Grands Profits et petits partages, Tous comptes faits », sous la direction scientifique de Georges Botet et Patrick Haim, Editions L'Harmattan, juillet 2017, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Botet-Pradeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours et contournements du risque psychosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Psychanalyse &amp; Management, 2016, 978-2-9547820-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager avec Succès les Systèmes d'Information dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molho Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigot Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferbus Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham-Le-Thi Minh-Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2015, 978-2-340-007659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Risques Psychosociaux et Management Intelligent (la Théorie W) », Patrick Haim, in « Comprendre les risques liés aux ressources humaines : véritable enjeu et création de valeur pour l'entreprise», sous la direction de Dufour Nicolas / Abdel Bencheikh, Gereso édition, avril 2017, Le Mans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comprendre les risques liés aux ressources humaines : véritable enjeu et création de valeur pour l'entreprise»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du risque psychosocial, le cas innovant d'un centre d'appels Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique normative </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS Management &amp; Société, 2015, 978-2-84769-825-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision-making intelligent information system based on the human behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Change and Global Standardization: Solutions to Standards and Norms Overwhelming Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress des salariés en relation &amp;quot;service client&amp;quot; : les modes de management en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanlat Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouveresse Laurence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la gestion du stress professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014, 978-2-343-03552-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’organisation intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Livre de l’Economie PME </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GUALINO Lextenso éditions, 2014, 978-2-297-02068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus événementiel systémique de gestion pour une meilleure performance socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management socio-économique, une approche innovante </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Economica, 2009, 978-2-7178-5795-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Haim </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061580260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation systémique intelligente de la complexité humaine, financière et environnementale, intégrée et appliquée à la gestion performante, durable et responsable de l'entreprise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’évaluation des coûts et non performances liés au stress existentiel en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Performance et entreprise responsable, 17, pp.136/1952-3262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une évaluation qualitative participante inhibitrice du risque psychosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.144-163. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.195.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress des salariés en relation service client : Proposition d’un cadre d’analyse à partir de cinq entreprises françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.147-162. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.097.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique fonctionnelle au service du management par l’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système décisionnel intelligent de la PME, une dualité subjective dirigeant/salariés ? Cas d’une PME du secteur des Call Centers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.133.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’évaluation des coûts et non-performances liés au stress existentiel en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Performance et entreprise responsable, 17, pp.49-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique de la relation service client : quel risque psychosocial pour les salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Baujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle systémique &amp;quot; valeurs - trésorerie - prévisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182, pp.28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.13.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théories X, Y, Z, ...W? Différences et apports d'une nouvelle théorie du Management », Patrick Haim, Colloque de l’IP&M / IAE Lyon sur les « Etre et mal être au sein des organisations », les 16 et 17 nov. 2017, Lyon (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Etre et mal être au sein des organisations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management intelligent : pour une hiérarchisation d’ordre permettant de résoudre les risques de conflits et d’améliorer la performance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque Francophone sur le risque – Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOR A SYSTEMIC MODEL OF FACTORS LEADING TO INDIVIDUAL PERFORMANCE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international, ISEOR AOM, 9 et 10 juin 2016, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSI risk, Interaction entre système Intelligent d’information et comportement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque Francophone sur le risque – Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une (re)connaissance des parties prenantes en centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Management Intelligent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque Francophone sur le risque – Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique du stress professionnel des salariés dans les centres d'appels : Une réponse au contournement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IP&amp;M/fBS/Université de Poitiers sur les « Contours et contournements du risque psychosocial »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du stress, le modèle socio-économique systémique intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IP&amp;M/fBS/Université de Poitiers sur les « Contours et contournements du risque psychosocial »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’évaluation des coûts et non performances liés au stress existentiel en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Francophone sur le risque – Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCOMPATIBILITÉ D'UN SYSTÈME ÉVALUATIF QUANTITATIF DE L'ÊTRE HUMAIN : L'ORIGINE DES RISQUES PSYCHOSOCIAUX, POUR UNE ÉVALUATION QUALITATIVE PARTICIPANTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès Transatlantique de Comptabilité, Audit Contrôle de gestion et gestion de coûts - ISEOR - IIC - AAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CHANGEMENT PAR LA DÉSINHIBITION DES INDUCTEURS DE LA PERFORMANCE INDIVIDUELLE EST-IL MORAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gorget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international - Développement organisationnel et changement - ISEOR - AOM - ODC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉVELOPPEMENT ORGANISATIONNEL NORMATIF ET DESTRUCTION DE L'ÊTRE HUMAIN : UNE ANTONYMIE PARADOXALE, POUR PENSER LA GESTION AUTREMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international - Développement organisationnel et changement - ISEOR - AOM - ODC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MODÈLE SOCIO-ÉCONOMIQUE INNOVANT DANS LES CENTRES D'APPELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouveresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international - Développement organisationnel et changement - ISEOR - AOM - ODC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INDICATEUR DE STRESS EST-IL REVELATEUR DE LA REALITE DE LA CRISE DE L'ENTREPRISE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international - Méthodologie de Recherche - ISEOR - AOM - RMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des inducteurs de la performance individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ICI UBO « A la recherche de la Performance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACTEUR SYSTEMIQUE ET LA STRESSFORMANCE : POUR UNE HOMEOFORMANCE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international - Développement organisationnel et changement - ISEOR AOM IIC AAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intention, la source de la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESC Bretagne Brest A la recherche de l’intention, l’imagination au service de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus événementiel systémique de gestion pour une meilleure performance socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e édition du Colloque annuel de l’ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The “Management Mix©” (Multidimensional and Systemic Approach of the Sciences of Management Control for a social improvement and a sustainable economic development)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of ATINER on Business, Economics, Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système complexe global des organisations : Nature, Stock&Flow, Finality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CRIC, « La communication d’entreprise : Regards croisés Sciences de Gestion et Sciences de l’information et de la communication » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des organisations selon l'approche neuronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Meeting de l'ACSEG sur « Advances in computational Management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Reus, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks, Socioeconomic performance, Information Systems, Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrès international de la WACRA sur “Interactive teaching and the multimedia revolution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéquation Structure/Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès International de l’AIMS sur “Les fondements de la gestion stratégique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Grands Profits et petits partages, Tous comptes faits », sous la direction scientifique de Georges Botet et Patrick Haim, Editions L'Harmattan, juillet 2017, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Botet-Pradeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours et contournements du risque psychosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Psychanalyse &amp; Management, 2016, 978-2-9547820-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager avec Succès les Systèmes d'Information dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molho Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigot Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferbus Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham-Le-Thi Minh-Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2015, 978-2-340-007659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Risques Psychosociaux et Management Intelligent (la Théorie W) », Patrick Haim, in « Comprendre les risques liés aux ressources humaines : véritable enjeu et création de valeur pour l'entreprise», sous la direction de Dufour Nicolas / Abdel Bencheikh, Gereso édition, avril 2017, Le Mans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comprendre les risques liés aux ressources humaines : véritable enjeu et création de valeur pour l'entreprise»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du risque psychosocial, le cas innovant d'un centre d'appels Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique normative </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS Management &amp; Société, 2015, 978-2-84769-825-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision-making intelligent information system based on the human behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Change and Global Standardization: Solutions to Standards and Norms Overwhelming Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress des salariés en relation &amp;quot;service client&amp;quot; : les modes de management en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanlat Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouveresse Laurence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la gestion du stress professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014, 978-2-343-03552-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’organisation intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Livre de l’Economie PME </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GUALINO Lextenso éditions, 2014, 978-2-297-02068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus événementiel systémique de gestion pour une meilleure performance socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management socio-économique, une approche innovante </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Economica, 2009, 978-2-7178-5795-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E25D4AD"/>
+    <w:nsid w:val="72C43F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-haim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061580260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300358v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.097.0147" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.133.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.195.0144" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.13.0086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01870484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01382329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hege" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gorget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01870510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Botet-Pradeilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molho Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferbus Philippe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Le-Thi Minh-Chau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01870503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanlat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveresse Laurence" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-haim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061580260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.195.0144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.097.0147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300398v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.133.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.13.0086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01870484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01382329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hege" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gorget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01870510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Botet-Pradeilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molho Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferbus Philippe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Le-Thi Minh-Chau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01870503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanlat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveresse Laurence" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>