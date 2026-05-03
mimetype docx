--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -1108,300 +1108,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Forced Oscillators for the Adaptive Generation of Rhythmic Movements in Robot Controllers</w:t>
+                <w:t xml:space="preserve">Physical Analysis of Handshaking Between Humans: Mutual Synchronisation and Social Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
+                <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 113 (5-6), pp.547-560. </w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00422-019-00807-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12369-019-00525-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291575v1</w:t>
+                <w:t xml:space="preserve">hal-01988627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Analysis of Handshaking Between Humans: Mutual Synchronisation and Social Context</w:t>
+                <w:t xml:space="preserve">Robot-Based Motor Rehabilitation in Autism: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Melnyk</w:t>
+                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.753-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-019-00525-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12369-019-00598-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988627v1</w:t>
+                <w:t xml:space="preserve">hal-02295952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot-Based Motor Rehabilitation in Autism: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Forced Oscillators for the Adaptive Generation of Rhythmic Movements in Robot Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (5), pp.753-764. </w:t>
+              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113 (5-6), pp.547-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-019-00598-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00422-019-00807-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295952v1</w:t>
+                <w:t xml:space="preserve">hal-02291575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Capacity of Association Memory by Means of Synaptic Clustering</w:t>
               </w:r>
@@ -1738,51 +1738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hebbian Plasticity in CPG Controllers Facilitates Self-Synchronization for Human-Robot Handshaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancelot Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,645 +3252,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre un apprentissage par renforcement profond et une machine à états : approche théorique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ciarletta</w:t>
+                <w:t xml:space="preserve">Trigger circuit design and system integration for simultaneous measurement of human EEG, motion, and gaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Fujiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Hoang Huu Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bougrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bonnavent</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Wagatsuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAID - Conference on Artificial Intelligence for Defense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGA, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">2024 International Conference on Artificial Life and Robotics ICAROB2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Oita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811715v1</w:t>
+                <w:t xml:space="preserve">hal-04508181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trigger circuit design and system integration for simultaneous measurement of human EEG, motion, and gaze</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bougrain</w:t>
+                <w:t xml:space="preserve">Social Attributes in a Handshake Robot Adaptive to Human Shaking Motion Using a CPG Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kakeru Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shibata Tomohiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroaki Wagatsuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Artificial Life and Robotics ICAROB2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Oita, Japan</w:t>
+              <w:t xml:space="preserve">The 33rd IEEE International Conference on Robot and Human Interactive Communication, IEEE RO-MAN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Passadena, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508181v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Attributes in a Handshake Robot Adaptive to Human Shaking Motion Using a CPG Controller</w:t>
+                <w:t xml:space="preserve">Social Attributes Vary with Individual Differences in a CPG-Controlled Handshake Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kakeru Yamasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shibata Tomohiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd IEEE International Conference on Robot and Human Interactive Communication, IEEE RO-MAN 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Passadena, CA, United States</w:t>
+              <w:t xml:space="preserve">29th Robotics Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nago, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606905v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Attributes Vary with Individual Differences in a CPG-Controlled Handshake Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shibata Tomohiro</w:t>
+                <w:t xml:space="preserve">Exploring Engagement in Human-Robot Interaction through the Quantification of Human Spontaneous Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Casso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Robotics Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 33rd IEEE International Conference on Robot and Human Interactive Communication - IEEE RO-MAN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Pasadena (CA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504158v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Engagement in Human-Robot Interaction through the Quantification of Human Spontaneous Movement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
+                <w:t xml:space="preserve">Couplage entre un apprentissage par renforcement profond et une machine à états : approche théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciarletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonnavent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd IEEE International Conference on Robot and Human Interactive Communication - IEEE RO-MAN 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAID - Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA, Nov 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606893v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot oscillation frequency impacts human engagement during Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Casso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhythm Perception and Production Workshop (RPPW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nottingham Trent University, Jun 2023, Nottingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3915,90 +3915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de l’oscillation dans l’interaction humain-robot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Casso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drôles D’objets - Un Nouvel Art De Faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4207,515 +4207,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Oscillators to Compensate Master Devices Imperfections in Robots Teleoperation Tasks Requiring Dynamic Movements</w:t>
+                <w:t xml:space="preserve">Improving Control of a Teleoperated Robot Using an Adaptive Oscillator to Perform a Rhythmic Task for Foundry Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Menges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASE 2021 - IEEE 17th International Conference on Automation Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISR 2021 - IEEE International Conference on Intelligence and Safety for Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nagoya/ Virtual, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISR50024.2021.9419530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336509v1</w:t>
+                <w:t xml:space="preserve">hal-03164389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Control of a Teleoperated Robot Using an Adaptive Oscillator to Perform a Rhythmic Task for Foundry Applications</w:t>
+                <w:t xml:space="preserve">Dynamic Oscillators to Compensate Master Devices Imperfections in Robots Teleoperation Tasks Requiring Dynamic Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Menges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISR 2021 - IEEE International Conference on Intelligence and Safety for Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CASE 2021 - IEEE 17th International Conference on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISR50024.2021.9419530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03164389v1</w:t>
+                <w:t xml:space="preserve">hal-03336509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sound of Actuators: Disturbance in Human -Robot Interactions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
+                <w:t xml:space="preserve">Closed-loop Central Pattern Generator Control of Human Gaits in OpenSim Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dmytrovych Shachykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Shuliak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development and Learning and Epigenetic Robotics (ICDL-Epirob), 2019 Joint IEEE International Conferences on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">IJCNN 2019 - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144955v1</w:t>
+                <w:t xml:space="preserve">hal-02309658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop Central Pattern Generator Control of Human Gaits in OpenSim Simulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oleksandr Shuliak</w:t>
+                <w:t xml:space="preserve">Real Time Movement Classification in Versatile CPG Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2019 - International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Workshop on Robust Artificial Intelligence for Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309658v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Movement Classification in Versatile CPG Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Motor Coordination Learning for Rhythmic Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Robust Artificial Intelligence for Neurorobotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Development and Learning and Epigenetic Robotics (ICDL-Epirob), 2019 Joint IEEE International Conferences on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291647v1</w:t>
+                <w:t xml:space="preserve">hal-02144957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Coordination Learning for Rhythmic Movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The Sound of Actuators: Disturbance in Human -Robot Interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4723,919 +4723,919 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development and Learning and Epigenetic Robotics (ICDL-Epirob), 2019 Joint IEEE International Conferences on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144957v1</w:t>
+                <w:t xml:space="preserve">hal-02144955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPG-based Controllers can Trigger the Emergence of Social Synchrony in Human-Robot Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Plastic CPG-based Robot Controllers for Human-Robot Rhythmic Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARSO 2018 - IEEE International Workshop on Advanced Robotics and its Social Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">JNRH 2018 - Journées Nationales de la Robotique Humanoïde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825464v2</w:t>
+                <w:t xml:space="preserve">hal-02024599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of human gait control using CPGs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dmytrovych Shachykov</w:t>
+                <w:t xml:space="preserve">Guido and Am I Robot?, case study of two robotic artworks operating in public spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Shulyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRH 2018 - Journées Nationales de la Robotique Humanoïde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">ICLI 2018 - International Conference on Live Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006019v1</w:t>
+                <w:t xml:space="preserve">hal-01843041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic CPG-based Robot Controllers for Human-Robot Rhythmic Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
+                <w:t xml:space="preserve">Modeling of human gait control using CPGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dmytrovych Shachykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shulyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRH 2018 - Journées Nationales de la Robotique Humanoïde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024599v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido and Am I Robot?, case study of two robotic artworks operating in public spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutech</w:t>
+                <w:t xml:space="preserve">Integration of collaborative robot in a hard steel industrial environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Menges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sarrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLI 2018 - International Conference on Live Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">CASE 2018 - 14th IEEE International Conference on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843041v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of collaborative robot in a hard steel industrial environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sarrey</w:t>
+                <w:t xml:space="preserve">CPG-based Controllers can Generate Both Discrete and Rhythmic Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASE 2018 - 14th IEEE International Conference on Automation Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, munich, Germany</w:t>
+              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843017v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPG-based Controllers can Generate Both Discrete and Rhythmic Movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
+                <w:t xml:space="preserve">Implementation, risk assessment and safety human/robot interaction of collaborative robot UR10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Menges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sarrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">SIAS 2018 - 9th International Conference on Safety of Industrial Automated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837189v1</w:t>
+                <w:t xml:space="preserve">hal-01842999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation, risk assessment and safety human/robot interaction of collaborative robot UR10</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sarrey</w:t>
+                <w:t xml:space="preserve">Класифікація комбінованих уявних рухів за допомогою бінарних класифікаторів у нейрокомп’ютерних інтерфейсах</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Avilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ivanovich Timofeyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bougrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAS 2018 - 9th International Conference on Safety of Industrial Automated Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">XVII International scientific and technical conference “Physical processes and fields of technical and biological objects”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kremenchuk, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842999v1</w:t>
+                <w:t xml:space="preserve">hal-01928217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Класифікація комбінованих уявних рухів за допомогою бінарних класифікаторів у нейрокомп’ютерних інтерфейсах</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bougrain</w:t>
+                <w:t xml:space="preserve">Expanded Algorithm for Inertial Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petro Aksonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadym Avrutov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu F. Lazarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciarletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International scientific and technical conference “Physical processes and fields of technical and biological objects”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kremenchuk, Ukraine</w:t>
+              <w:t xml:space="preserve">SAI 2018 - IEEE Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928217v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded Algorithm for Inertial Navigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yu F. Lazarev</w:t>
+                <w:t xml:space="preserve">CPG-based Controllers can Trigger the Emergence of Social Synchrony in Human-Robot Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ciarletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAI 2018 - IEEE Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">ARSO 2018 - IEEE International Workshop on Advanced Robotics and its Social Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843047v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPG-based circuitry for controlling musculoskeletal model of human locomotor system</w:t>
               </w:r>
@@ -5729,64 +5729,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded Calibration of the MEMS Inertial Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadym Avrutov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petro Aksonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiya Bouraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,51 +6356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired plastic controller for a robot arm to shake hand with human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6438,51 +6438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a handshake between humans using wavelet transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6542,51 +6542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor network architecture to measure characteristics of a handshake between humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,51 +6659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of synchrony of a handshake between humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Borysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganna Pugach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6962,51 +6962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical human-robot interaction in the handshaking case: learning of rhythmicity using oscillators neuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,51 +7096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganna Pugach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,181 +7198,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Behavior Of An Electromechanical Arm Robot In a Case Of Physical Interaction With a Human Being</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
+                <w:t xml:space="preserve">Experience-based Learning Mechanism with a Concept of Vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Nassour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaussier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIM.2011.6027148⟩</w:t>
+              <w:t xml:space="preserve">Computational Neuroscience &amp; Neurotechnology Bernstein Conference &amp; Neurex Annual Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bernstein, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/conf.fncom.2011.53.00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667693v1</w:t>
+                <w:t xml:space="preserve">hal-00667682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience-based Learning Mechanism with a Concept of Vigilance</w:t>
+                <w:t xml:space="preserve">Bipedal Locomotion Control with Rhythmic Neural Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Nassour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
@@ -7390,315 +7377,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Neuroscience &amp; Neurotechnology Bernstein Conference &amp; Neurex Annual Meeting 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Bio-Inspired Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667682v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipedal Locomotion Control with Rhythmic Neural Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Nassour</w:t>
+                <w:t xml:space="preserve">Non-Invasive Low Cost Method for Linear and Angular Accelerations Measurement in Biped Locomotion Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Borysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Bio-Inspired Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, nantes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference SENSORS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Limerik, Ireland. pp.1756-1759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667709v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive Low Cost Method for Linear and Angular Accelerations Measurement in Biped Locomotion Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
+                <w:t xml:space="preserve">Adaptive Behavior Of An Electromechanical Arm Robot In a Case Of Physical Interaction With a Human Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Borysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaussier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference SENSORS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Budapest, Hungary. pp.689-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2011.6027148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667677v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Locomotive Behaviors of a Biped Robot: Patterns Generation and Classification</w:t>
               </w:r>
@@ -8015,51 +8015,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Machine-Based Controller for Walk-Halt-Walk Transitions on a Biped Robot</w:t>
+                <w:t xml:space="preserve">Dynamic Control Strategy of a Biped Inspired from Human Walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayssam Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
@@ -8077,426 +8077,439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chaiban G. Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots, Humanoids 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-RAS/EMBS Inter.l Conference on Biomedical Robotics and Biomechatronics -BioRob 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Scottsdale, United States. pp.342-347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2008.4762797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519960v1</w:t>
+                <w:t xml:space="preserve">hal-00523030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Control Strategy of a Biped Inspired from Human Walking</w:t>
+                <w:t xml:space="preserve">A New Control Strategy for ROBIAN Biped Robot Inspired from Human Walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayssam Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaiban G. Nasr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS/EMBS Inter.l Conference on Biomedical Robotics and Biomechatronics -BioRob 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems IROS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2479- 2485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2008.4762797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00523030v1</w:t>
+                <w:t xml:space="preserve">hal-00523317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Control Strategy for ROBIAN Biped Robot Inspired from Human Walking</w:t>
+                <w:t xml:space="preserve">State Machine-Based Controller for Walk-Halt-Walk Transitions on a Biped Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayssam Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaiban G. Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaiban G. Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems IROS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2479- 2485</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots, Humanoids 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.535-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523317v1</w:t>
+                <w:t xml:space="preserve">hal-00519960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Muscle like System based on PID Controller and Tuned by Neural Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chaiban G. Nasr</w:t>
+                <w:t xml:space="preserve">On The Analysis Of Sigmoid Time Parameters For Dynamic Truncated BPTT Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Scesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Namoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, vancouver, Canada. pp.10090-10097, </w:t>
+              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks, IJCNN 2006,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.4498 - 4505, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2006.247203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2006.247074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523295v1</w:t>
+                <w:t xml:space="preserve">hal-00523039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Analysis Of Sigmoid Time Parameters For Dynamic Truncated BPTT Algorithm</w:t>
+                <w:t xml:space="preserve">Time Window Width Influence On Dynamic BPTT(h) Learning Algorithm Performances: Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Scesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
@@ -8514,199 +8527,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Namoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks, IJCNN 2006,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.4498 - 4505, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Artificial Neural Networks, ICANN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, athene, Greece. pp.93 -102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2006.247074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11840817_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523039v1</w:t>
+                <w:t xml:space="preserve">hal-00523037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Window Width Influence On Dynamic BPTT(h) Learning Algorithm Performances: Experimental Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Scesa</w:t>
+                <w:t xml:space="preserve">Designing a Muscle like System based on PID Controller and Tuned by Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayssam Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaiban G. Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faycal Namoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Artificial Neural Networks, ICANN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, athene, Greece. pp.93 -102, </w:t>
+              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, vancouver, Canada. pp.10090-10097, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11840817_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2006.247203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523037v1</w:t>
+                <w:t xml:space="preserve">hal-00523295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic recurrent neural network for biped robot equilibrium control: preliminary results</w:t>
               </w:r>
@@ -10678,312 +10678,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorry I overreacted: The role of Affect in the Modulation of Motor Resonance during Face-to-Face Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
+                <w:t xml:space="preserve">Realizing a Personal Adaptive Dressing Assistance Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kakeru Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Kajiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiro Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Society for Cognitive and Affective Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606872v1</w:t>
+                <w:t xml:space="preserve">hal-04557303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizing a Personal Adaptive Dressing Assistance Robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomohiro Shibata</w:t>
+                <w:t xml:space="preserve">Sorry I overreacted: The role of Affect in the Modulation of Motor Resonance during Face-to-Face Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Casso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Yokohama Japan, Japan</w:t>
+              <w:t xml:space="preserve">The European Society for Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557303v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Robot Oscillation Frequency on Human Motor Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Casso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference Timing Research Forum (TRF3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lisbon, Portugal. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11098,51 +11098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F963C0EC"/>
+    <w:nsid w:val="976221F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11329,51 +11329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-henaff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5186-2466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183668537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05544466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Gu&#233;ho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Lefundes da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Plapous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;naff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2026.3664271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonavent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Fujiwara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Hoang Huu Du" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Wagatsuma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57417/jrnal.11.1_38" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakeru Yamasaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Iida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Shibata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibata Tomohiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2024.2384422" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Shibata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Hoang Huu Duc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dmytrovych Shachykov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2022.3143263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-019-00807-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00525-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00598-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Osaulenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Makarenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-019-10051-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Avilov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Timofieiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20535/2523-4455.2018.23.5.134021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Petrovych Shulyak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20535/1970.55(1).2018.135832" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nassour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Cheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0592-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoinville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tapia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712311403631" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Khomenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Borysenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Serhan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiban G. Nasr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065710002450" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Amrollah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2010.00113" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scesa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaplace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Thieffry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Gu&#233;ho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Desmeulles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04811715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnavent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731439" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Le Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikuo Kawamoto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Yoshitake" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336509v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Menges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISR50024.2021.9419530" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Shuliak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825464v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shulyak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024599v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Granjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sarrey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanovich Timofeyev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Aksonenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Avrutov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu F. Lazarev" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Bouraou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henaff Patrick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2017.8100328" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Avrutov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Bouraou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakoza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Pavlovskyi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279912" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Avrutov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Aksonenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henaff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2017.7939782" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2015.7146918" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2014.6873983" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2013.6552033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667693v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027148" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667682v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.53.00099" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519941v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519956v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Namoun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2008.4762797" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2006.247203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2006.247074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mohamed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1176065" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843716v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KES.1997.619450" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Milgram" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843721v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgram" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.399997" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348277v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pbf.kpi.ua/ua/category/science/conference/priladobuduvannya/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798594v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03832547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994PA066152" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Noe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrik Sina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606872v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557303v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kajiwara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533517v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-henaff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5186-2466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183668537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05544466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Gu&#233;ho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Lefundes da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Plapous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;naff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2026.3664271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonavent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Fujiwara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Hoang Huu Du" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Wagatsuma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57417/jrnal.11.1_38" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakeru Yamasaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Iida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Shibata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibata Tomohiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2024.2384422" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Shibata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Hoang Huu Duc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dmytrovych Shachykov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2022.3143263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00525-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00598-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-019-00807-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Osaulenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Makarenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-019-10051-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Avilov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Timofieiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20535/2523-4455.2018.23.5.134021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Petrovych Shulyak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20535/1970.55(1).2018.135832" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nassour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Cheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0592-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoinville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tapia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712311403631" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Khomenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Borysenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Serhan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiban G. Nasr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065710002450" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Amrollah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2010.00113" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scesa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaplace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Thieffry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Gu&#233;ho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Desmeulles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731439" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04811715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnavent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Le Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikuo Kawamoto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Yoshitake" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Menges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISR50024.2021.9419530" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Shuliak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024599v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Granjon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shulyak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sarrey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanovich Timofeyev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Aksonenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Avrutov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu F. Lazarev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825464v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Bouraou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henaff Patrick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2017.8100328" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Avrutov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Bouraou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakoza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Pavlovskyi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279912" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Avrutov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Aksonenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henaff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2017.7939782" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2015.7146918" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2014.6873983" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2013.6552033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.53.00099" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519941v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519956v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Namoun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2008.4762797" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523039v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2006.247074" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523295v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2006.247203" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mohamed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1176065" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843716v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KES.1997.619450" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Milgram" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843721v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgram" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.399997" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348277v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pbf.kpi.ua/ua/category/science/conference/priladobuduvannya/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798594v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03832547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994PA066152" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Noe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrik Sina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kajiwara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606872v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533517v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>