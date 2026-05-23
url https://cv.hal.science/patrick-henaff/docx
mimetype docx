--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1108,300 +1108,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Analysis of Handshaking Between Humans: Mutual Synchronisation and Social Context</w:t>
+                <w:t xml:space="preserve">Comparative Study of Forced Oscillators for the Adaptive Generation of Rhythmic Movements in Robot Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Melnyk</w:t>
+                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113 (5-6), pp.547-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-019-00525-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00422-019-00807-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988627v1</w:t>
+                <w:t xml:space="preserve">hal-02291575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot-Based Motor Rehabilitation in Autism: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Physical Analysis of Handshaking Between Humans: Mutual Synchronisation and Social Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
+                <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (5), pp.753-764. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-019-00598-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12369-019-00525-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295952v1</w:t>
+                <w:t xml:space="preserve">hal-01988627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Forced Oscillators for the Adaptive Generation of Rhythmic Movements in Robot Controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Robot-Based Motor Rehabilitation in Autism: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 113 (5-6), pp.547-560. </w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.753-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00422-019-00807-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12369-019-00598-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291575v1</w:t>
+                <w:t xml:space="preserve">hal-02295952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Capacity of Association Memory by Means of Synaptic Clustering</w:t>
               </w:r>
@@ -1738,51 +1738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hebbian Plasticity in CPG Controllers Facilitates Self-Synchronization for Human-Robot Handshaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancelot Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2256,235 +2256,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of sensory feedbacks in Rowat-Selverston CPG to improve robot legged locomotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time implementation of CTRNN and BPTT algorithm to learn on-line biped robot balance: Experiments on the standing posture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmira Amrollah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Henaff</w:t>
+                <w:t xml:space="preserve">Vincent Scesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2010.00113⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.89 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552103v1</w:t>
+                <w:t xml:space="preserve">hal-00538710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time implementation of CTRNN and BPTT algorithm to learn on-line biped robot balance: Experiments on the standing posture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the role of sensory feedbacks in Rowat-Selverston CPG to improve robot legged locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Amrollah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (1), pp.89 - 99. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (113), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2010.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538710v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur l'intérêt des modèles biologiques de réseaux de neurones pour la synthèse de rythmes locomoteurs adaptatifs</w:t>
               </w:r>
@@ -2915,243 +2915,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Stimuli Detectability and Pleasantness for Auditory BCI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Nicol</w:t>
+                <w:t xml:space="preserve">Learning Human Rhythmic Movements: Adaptive CPGs for Synchronized Virtual Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireg Desmeulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSIGNALS 2026 - 19th international conference on bio-inspired systems and signal processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t>
+              <w:t xml:space="preserve">Moco-2026 : Movement and Computing 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de montpellier, Apr 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471967v1</w:t>
+                <w:t xml:space="preserve">hal-05485420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Human Rhythmic Movements: Adaptive CPGs for Synchronized Virtual Agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Henaff</w:t>
+                <w:t xml:space="preserve">Assessing Stimuli Detectability and Pleasantness for Auditory BCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Guého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bougrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Plapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moco-2026 : Movement and Computing 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de montpellier, Apr 2026, Montpellier, France</w:t>
+              <w:t xml:space="preserve">BIOSIGNALS 2026 - 19th international conference on bio-inspired systems and signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485420v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing detectability and pleasantness of stimuli for auditory BCIs</w:t>
               </w:r>
@@ -4507,51 +4507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Movement Classification in Versatile CPG Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4589,51 +4589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Coordination Learning for Rhythmic Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4671,51 +4671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sound of Actuators: Disturbance in Human -Robot Interactions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4747,299 +4747,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic CPG-based Robot Controllers for Human-Robot Rhythmic Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
+                <w:t xml:space="preserve">Modeling of human gait control using CPGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dmytrovych Shachykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shulyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRH 2018 - Journées Nationales de la Robotique Humanoïde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024599v1</w:t>
+                <w:t xml:space="preserve">hal-02006019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido and Am I Robot?, case study of two robotic artworks operating in public spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutech</w:t>
+                <w:t xml:space="preserve">Plastic CPG-based Robot Controllers for Human-Robot Rhythmic Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLI 2018 - International Conference on Live Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">JNRH 2018 - Journées Nationales de la Robotique Humanoïde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843041v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of human gait control using CPGs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dmytrovych Shachykov</w:t>
+                <w:t xml:space="preserve">Guido and Am I Robot?, case study of two robotic artworks operating in public spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Shulyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRH 2018 - Journées Nationales de la Robotique Humanoïde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">ICLI 2018 - International Conference on Live Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006019v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of collaborative robot in a hard steel industrial environment</w:t>
               </w:r>
@@ -5120,51 +5120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPG-based Controllers can Generate Both Discrete and Rhythmic Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5539,51 +5539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPG-based Controllers can Trigger the Emergence of Social Synchrony in Human-Robot Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6356,51 +6356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired plastic controller for a robot arm to shake hand with human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6438,51 +6438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a handshake between humans using wavelet transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6542,51 +6542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor network architecture to measure characteristics of a handshake between humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,51 +6659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of synchrony of a handshake between humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Borysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganna Pugach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6962,51 +6962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical human-robot interaction in the handshaking case: learning of rhythmicity using oscillators neuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,51 +7096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganna Pugach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7455,51 +7455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7554,51 +7554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Behavior Of An Electromechanical Arm Robot In a Case Of Physical Interaction With a Human Being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7939,51 +7939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Namoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8348,57 +8348,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Analysis Of Sigmoid Time Parameters For Dynamic Truncated BPTT Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Time Window Width Influence On Dynamic BPTT(h) Learning Algorithm Performances: Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Scesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8410,112 +8410,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Namoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks, IJCNN 2006,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.4498 - 4505, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Artificial Neural Networks, ICANN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, athene, Greece. pp.93 -102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2006.247074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11840817_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523039v1</w:t>
+                <w:t xml:space="preserve">hal-00523037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Window Width Influence On Dynamic BPTT(h) Learning Algorithm Performances: Experimental Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">On The Analysis Of Sigmoid Time Parameters For Dynamic Truncated BPTT Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Scesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8527,82 +8527,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Namoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Artificial Neural Networks, ICANN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, athene, Greece. pp.93 -102, </w:t>
+              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks, IJCNN 2006,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.4498 - 4505, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11840817_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2006.247074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523037v1</w:t>
+                <w:t xml:space="preserve">hal-00523039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Muscle like System based on PID Controller and Tuned by Neural Network</w:t>
               </w:r>
@@ -8692,51 +8692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic recurrent neural network for biped robot equilibrium control: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Scesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11098,51 +11098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="976221F1"/>
+    <w:nsid w:val="D404F673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11329,51 +11329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-henaff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5186-2466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183668537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05544466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Gu&#233;ho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Lefundes da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Plapous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;naff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2026.3664271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonavent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Fujiwara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Hoang Huu Du" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Wagatsuma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57417/jrnal.11.1_38" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakeru Yamasaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Iida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Shibata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibata Tomohiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2024.2384422" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Shibata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Hoang Huu Duc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dmytrovych Shachykov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2022.3143263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00525-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00598-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-019-00807-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Osaulenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Makarenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-019-10051-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Avilov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Timofieiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20535/2523-4455.2018.23.5.134021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Petrovych Shulyak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20535/1970.55(1).2018.135832" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nassour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Cheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0592-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoinville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tapia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712311403631" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Khomenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Borysenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Serhan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiban G. Nasr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065710002450" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Amrollah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2010.00113" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scesa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaplace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Thieffry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Gu&#233;ho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Desmeulles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731439" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04811715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnavent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Le Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikuo Kawamoto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Yoshitake" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Menges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISR50024.2021.9419530" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Shuliak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024599v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Granjon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shulyak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sarrey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanovich Timofeyev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Aksonenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Avrutov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu F. Lazarev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825464v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Bouraou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henaff Patrick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2017.8100328" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Avrutov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Bouraou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakoza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Pavlovskyi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279912" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Avrutov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Aksonenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henaff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2017.7939782" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2015.7146918" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2014.6873983" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2013.6552033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.53.00099" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519941v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519956v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Namoun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2008.4762797" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523039v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2006.247074" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523295v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2006.247203" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mohamed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1176065" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843716v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KES.1997.619450" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Milgram" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843721v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgram" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.399997" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348277v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pbf.kpi.ua/ua/category/science/conference/priladobuduvannya/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798594v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03832547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994PA066152" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Noe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrik Sina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kajiwara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606872v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533517v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-henaff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5186-2466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183668537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05544466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Gu&#233;ho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Lefundes da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Plapous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;naff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2026.3664271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonavent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Fujiwara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Hoang Huu Du" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Wagatsuma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57417/jrnal.11.1_38" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakeru Yamasaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Iida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Shibata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibata Tomohiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2024.2384422" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Shibata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Hoang Huu Duc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dmytrovych Shachykov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2022.3143263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-019-00807-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00525-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00598-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Osaulenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Makarenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-019-10051-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Avilov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Timofieiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20535/2523-4455.2018.23.5.134021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Petrovych Shulyak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20535/1970.55(1).2018.135832" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nassour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Cheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0592-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoinville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tapia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712311403631" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Khomenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Borysenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Serhan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiban G. Nasr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065710002450" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scesa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.10.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Amrollah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2010.00113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaplace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Thieffry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Gu&#233;ho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Desmeulles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731439" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04811715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnavent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Le Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikuo Kawamoto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Yoshitake" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Menges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISR50024.2021.9419530" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Shuliak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shulyak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Granjon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sarrey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanovich Timofeyev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Aksonenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Avrutov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu F. Lazarev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825464v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Bouraou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henaff Patrick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2017.8100328" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Avrutov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Bouraou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakoza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Pavlovskyi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279912" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Avrutov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Aksonenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henaff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2017.7939782" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2015.7146918" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2014.6873983" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2013.6552033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.53.00099" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519941v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519956v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Namoun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2008.4762797" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2006.247074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523295v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2006.247203" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mohamed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1176065" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843716v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KES.1997.619450" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Milgram" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843721v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgram" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.399997" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348277v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pbf.kpi.ua/ua/category/science/conference/priladobuduvannya/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798594v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03832547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994PA066152" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Noe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrik Sina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kajiwara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606872v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533517v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>