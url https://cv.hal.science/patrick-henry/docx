--- v0 (2026-03-13)
+++ v1 (2026-04-24)
@@ -602,173 +602,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grand Prix de l’urbanisme enfin à la campagne !</w:t>
+                <w:t xml:space="preserve">Les sols, la préfète et l’intérêt commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484717v1</w:t>
+                <w:t xml:space="preserve">hal-04484719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols, la préfète et l’intérêt commun</w:t>
+                <w:t xml:space="preserve">Le Grand Prix de l’urbanisme enfin à la campagne !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484719v1</w:t>
+                <w:t xml:space="preserve">hal-04484717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols reviennent dans les débats sur l’aménagement</w:t>
               </w:r>
@@ -1459,192 +1459,263 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitudes territoriales</w:t>
+                <w:t xml:space="preserve">L’horizon commun. Explorer les potentiels de la sobriété foncière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Corboz</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">dixit.net, pp.31, 2023, 9782381300061</w:t>
+                <w:t xml:space="preserve">dixit.net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, p'tits papiers, 9782381300207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484725v1</w:t>
+                <w:t xml:space="preserve">hal-05577052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aptitudes territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Corboz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dixit.net, pp.31, 2023, 9782381300061</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des tracés aux traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Apogée, 214 p., 2023, 978-2-84398-767-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1654,408 +1725,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaisons tactiques. expertise, adapter les règles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones. En déshérence, en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, canal architecture, pp.96, 2023, 978-2-9560319-6-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire figures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirabelle Croizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">énsa Paris-Belleville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantier(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zeug, pp.202-215, 2022, Annuel 2019-2020-2021, 979-10-95902-21-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire figures - observer, enquêter, figurer, transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirabelle Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabri Bendimerad; Anne-Charlotte Depincé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuel 2019-2020-2021 : Image(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zeug; École nationale supérieure d'architecture de Paris-Belleville, p. 202-215, 2022, 979-10-95902-21-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence et architecture des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hirschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Guillot (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville, territoire, paysage. Vers un nouveau cycle de pensée du projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de l’Université de Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.120-129, 2016, Architecture, 978-2-86272-682-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02504219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2065,51 +2136,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Autre ville, architectures à l'épreuve de l'a-métropole, Nevers (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2118,51 +2189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2172,118 +2243,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville des sols aux murs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dotter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2351,51 +2422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59B6180D"/>
+    <w:nsid w:val="05556207"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2582,51 +2653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9086-5690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142748625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/186940845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139903846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyrignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Jarcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484717v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rom&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Corboz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Croizier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/02/13/ville-territoire-paysage/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dotter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9086-5690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142748625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/186940845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139903846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyrignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Jarcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rom&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payhip.com/b/OMZ5b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Corboz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Croizier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/02/13/ville-territoire-paysage/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dotter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>