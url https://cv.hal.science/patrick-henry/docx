--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -284,113 +284,113 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville a transformé et investi les sols en profondeur</w:t>
+                <w:t xml:space="preserve">Plus belle la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Meyrignac</w:t>
+                <w:t xml:space="preserve">Xavier De Jarcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°435, pp.74-81</w:t>
+              <w:t xml:space="preserve">Télérama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°3860, pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484695v1</w:t>
+                <w:t xml:space="preserve">hal-04484711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un urbanisme des sols</w:t>
               </w:r>
@@ -443,560 +443,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus belle la France</w:t>
+                <w:t xml:space="preserve">La ville a transformé et investi les sols en profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier De Jarcy</w:t>
+                <w:t xml:space="preserve">Julien Meyrignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télérama</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°3860, pp.15-18</w:t>
+              <w:t xml:space="preserve">Revue Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°435, pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484711v1</w:t>
+                <w:t xml:space="preserve">hal-04484695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 100 qui font la ville, 2023</w:t>
+                <w:t xml:space="preserve">Agir avec l'existant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traits Urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°138/139, pp.54</w:t>
+              <w:t xml:space="preserve">Tracés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484699v1</w:t>
+                <w:t xml:space="preserve">hal-04480192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols, la préfète et l’intérêt commun</w:t>
+                <w:t xml:space="preserve">Les 100 qui font la ville, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Traits Urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°138/139, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484719v1</w:t>
+                <w:t xml:space="preserve">hal-04484699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grand Prix de l’urbanisme enfin à la campagne !</w:t>
+                <w:t xml:space="preserve">Les sols, la préfète et l’intérêt commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484717v1</w:t>
+                <w:t xml:space="preserve">hal-04484719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols reviennent dans les débats sur l’aménagement</w:t>
+                <w:t xml:space="preserve">Le Grand Prix de l’urbanisme enfin à la campagne !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Tank Cities</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484794v1</w:t>
+                <w:t xml:space="preserve">hal-04484717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bureaux d'étude et des urbanistes engagés pour les sols urbains</w:t>
+                <w:t xml:space="preserve">Les sols reviennent dans les débats sur l’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Marié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plante et cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°9, pp.10-11</w:t>
+              <w:t xml:space="preserve">New Tank Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484706v1</w:t>
+                <w:t xml:space="preserve">hal-04484794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir avec l'existant</w:t>
+                <w:t xml:space="preserve">Des bureaux d'étude et des urbanistes engagés pour les sols urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Plante et cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°9, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04480192v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Bohigas (1925-2021)</w:t>
               </w:r>
@@ -1077,247 +1077,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journées d'études Bruno Latour</w:t>
+                <w:t xml:space="preserve">Définir les horizons d’un urbanisme des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apports de Bruno Latour dans l’enseignement de l’architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Léa Mosconi; Margaux Darrieux, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Le bassin minier, l'héritage comme ressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, énsa Paris-Belleville, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484738v1</w:t>
+                <w:t xml:space="preserve">hal-04484734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les horizons d’un urbanisme des sols</w:t>
+                <w:t xml:space="preserve">Le cinéma à même les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bassin minier, l'héritage comme ressource</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, énsa Paris-Belleville, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Festival Ville, architecture et paysage au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Close-up, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484734v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cinéma à même les sols</w:t>
+                <w:t xml:space="preserve">Journées d'études Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Ville, architecture et paysage au cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Close-up, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Apports de Bruno Latour dans l’enseignement de l’architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léa Mosconi; Margaux Darrieux, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484773v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats et controverses sur les sols urbains et leurs usages</w:t>
               </w:r>
@@ -2422,51 +2422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05556207"/>
+    <w:nsid w:val="41167B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2653,51 +2653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9086-5690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142748625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/186940845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139903846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyrignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Jarcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rom&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payhip.com/b/OMZ5b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Corboz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Croizier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/02/13/ville-territoire-paysage/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dotter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9086-5690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142748625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/186940845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139903846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Jarcy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyrignac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rom&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payhip.com/b/OMZ5b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Corboz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Croizier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/02/13/ville-territoire-paysage/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dotter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>