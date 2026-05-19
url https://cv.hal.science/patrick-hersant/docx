--- v0 (2026-03-09)
+++ v1 (2026-05-19)
@@ -100,105 +100,105 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">« Une traduction du dedans » : Hopkins dans le fonds Senghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Brouillons de traduction, 36 (2), pp.9-23. </w:t>
+              <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1109685ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/coma.10524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440989v1</w:t>
+                <w:t xml:space="preserve">hal-04366971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sous la dictée d’un certain Shakspeare » : trois sonnets traduits par François-Victor Hugo</w:t>
               </w:r>
@@ -256,105 +256,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une traduction du dedans » : Hopkins dans le fonds Senghor</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, </w:t>
+              <w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Brouillons de traduction, 36 (2), pp.9-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/coma.10524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1109685ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366971v1</w:t>
+                <w:t xml:space="preserve">hal-04440989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview with Anna Kinder, Deutsches Literaturarchiv (Marbach, Germany)</w:t>
               </w:r>
@@ -1128,193 +1128,193 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation archives: an introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translation Archives, META</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cordingley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004892v1</w:t>
+                <w:t xml:space="preserve">hal-04006648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation Archives, META</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translation archives: an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cordingley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hersant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meta : journal des traducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66 (66), pp.9, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1079318ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006648v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'archive des traducteurs</w:t>
               </w:r>
@@ -1798,191 +1798,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Coindreau archives: A translator at work</w:t>
+                <w:t xml:space="preserve">Le traducteur phagocyte : appropriations du poème étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ariadne Nunes. </w:t>
+              <w:t xml:space="preserve">Françoise Wuilmart; Véronique Duché. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Translation Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury Academic, pp.163-178, 2021, 978-1-3501-4681-5. </w:t>
+              <w:t xml:space="preserve">Présences du traducteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Classiques Garnier, pp.101-115, 2021, Translatio, 978-2-406-11222-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5040/9781350146846.ch-011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11222-8.p.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006548v1</w:t>
+                <w:t xml:space="preserve">hal-04006488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traducteur phagocyte : appropriations du poème étranger</w:t>
+                <w:t xml:space="preserve">The Coindreau archives: A translator at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Wuilmart; Véronique Duché. </w:t>
+              <w:t xml:space="preserve">Ariadne Nunes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présences du traducteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, Classiques Garnier, pp.101-115, 2021, Translatio, 978-2-406-11222-8. </w:t>
+              <w:t xml:space="preserve">Genetic Translation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.163-178, 2021, 978-1-3501-4681-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11222-8.p.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5040/9781350146846.ch-011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006488v1</w:t>
+                <w:t xml:space="preserve">hal-04006548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coleridge diffracted : translating the opening lines of Kubla Khan</w:t>
               </w:r>
@@ -2117,199 +2117,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La troisième main : réviser la traduction littéraire</w:t>
+                <w:t xml:space="preserve">Au miroir des langues : la traduction réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Christine Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Hersant; Esa Hartmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au miroir de la traduction : avant-texte, intratexte, paratexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archives contemporaines, pp.45-70, 2019, 978-2-8130-0308-9</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-9, 2019, 9782813003089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006456v1</w:t>
+                <w:t xml:space="preserve">hal-04006439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au miroir des langues : la traduction réflexive</w:t>
+                <w:t xml:space="preserve">La troisième main : réviser la traduction littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hersant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esa Christine Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Hersant; Esa Hartmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au miroir de la traduction : avant-texte, intratexte, paratexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Archives contemporaines, pp.45-70, 2019, 978-2-8130-0308-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives contemporaines</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04006439v1</w:t>
+                <w:t xml:space="preserve">hal-04006456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author-Translator Collaborations: A Typological Survey</w:t>
               </w:r>
@@ -3113,51 +3113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hersant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109685ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109687ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.10524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079330ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.5952" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.6332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.8795" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.2552" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18452-2.p.0111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.1996" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.3814" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cordingley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079318ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.4863" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Christine Hartmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003185116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350146846.ch-011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11222-8.p.0101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv16km05j.20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/collaborative-translation-9781350006027/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.13106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.4072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hersant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.10524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109687ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109685ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079330ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.5952" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.6332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.8795" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.2552" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18452-2.p.0111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.1996" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.3814" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cordingley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079318ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.4863" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Christine Hartmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003185116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11222-8.p.0101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350146846.ch-011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv16km05j.20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/collaborative-translation-9781350006027/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.13106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.4072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>