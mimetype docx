--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -367,295 +367,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
+                <w:t xml:space="preserve">Physical constraints and environmental factors shape phloem anatomical traits in woody angiosperm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+                <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fortunel</w:t>
+                <w:t xml:space="preserve">Johannes Liesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">Alan Crivellaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Auer</w:t>
+                <w:t xml:space="preserve">Jiří Doležal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincyane Badouard</w:t>
+                <w:t xml:space="preserve">Jan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (5), pp.2316-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050145v1</w:t>
+                <w:t xml:space="preserve">hal-05311246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical constraints and environmental factors shape phloem anatomical traits in woody angiosperm species</w:t>
+                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Liesche</w:t>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Crivellaro</w:t>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Doležal</w:t>
+                <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Altman</w:t>
+                <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 248 (5), pp.2316-2330. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311246v1</w:t>
+                <w:t xml:space="preserve">hal-05050145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenetic Growth of Cecropia pachystachya Can Explain Recent History of Swidden Agriculture in a Riparian Forest</w:t>
               </w:r>
@@ -882,1912 +882,1912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not all sweetness and light: Non-structural carbohydrate storage capacity in tree stems is decoupled from leaf but not from root economics</w:t>
+                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangqi Zhang</w:t>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhun Mao</w:t>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Gérard</w:t>
+                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14492⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382723v1</w:t>
+                <w:t xml:space="preserve">hal-04481461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why incorporate plant architecture into trait-based ecology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Derroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Laurans</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Fortunel</w:t>
+                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.11.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112 (3), pp.590-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390151v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual water losses mediate the trade-off between growth and drought survival across saplings of 12 tropical rainforest tree species with contrasting hydraulic strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Not all sweetness and light: Non-structural carbohydrate storage capacity in tree stems is decoupled from leaf but not from root economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ziegler</w:t>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae159⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (3), pp.668-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608174v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the competition dynamics of non-native invaders be reconstructed to reveal historical impact? The case of Cecropia peltata and Musanga cecropioides (Urticaceae) in Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual water losses mediate the trade-off between growth and drought survival across saplings of 12 tropical rainforest tree species with contrasting hydraulic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Baudoux</w:t>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Biwolé</w:t>
+                <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hardy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Foltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03175-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (13), pp.4128-4147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271993v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reinforcement Learning approach to study climbing plant behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the competition dynamics of non-native invaders be reconstructed to reveal historical impact? The case of Cecropia peltata and Musanga cecropioides (Urticaceae) in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Nasti</w:t>
+                <w:t xml:space="preserve">Achille Biwolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Vecchiato</w:t>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Webber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-62147-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.315-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03175-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685621v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+                <w:t xml:space="preserve">Why incorporate plant architecture into trait-based ecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Derroire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Auer</w:t>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 112 (3), pp.590-612. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.524-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429206v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
+                <w:t xml:space="preserve">A Reinforcement Learning approach to study climbing plant behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+                <w:t xml:space="preserve">Lucia Nasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Vecchiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
+                <w:t xml:space="preserve">Michele Palladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.18222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-62147-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481461v1</w:t>
+                <w:t xml:space="preserve">hal-04685621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural traits underlie growth form diversity and polycarpic versus monocarpic life histories in Cerberiopsis (Apocynaceae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+                <w:t xml:space="preserve">A 2D model to study how secondary growth affects the self-supporting behaviour of climbing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Vecchiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
+                <w:t xml:space="preserve">Tom Hattermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Tedone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boad007⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.e1011538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133610v1</w:t>
+                <w:t xml:space="preserve">hal-04264795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Cambon</w:t>
+                <w:t xml:space="preserve">Architectural traits underlie growth form diversity and polycarpic versus monocarpic life histories in Cerberiopsis (Apocynaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinïa Cartry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202 (4), pp.510-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boad007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689880v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pioneer Neotropical tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trade‐offs are driven by coordinated changes among cell types in the wood of angiosperm trees from different climates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Gérard</w:t>
+                <w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinïa Cartry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19132⟩</w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.244-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169407v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large leaf hydraulic safety margins limit the risk of drought‐induced leaf hydraulic dysfunction in Neotropical rainforest canopy tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional trade‐offs are driven by coordinated changes among cell types in the wood of angiosperm trees from different climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ziegler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Stahl</w:t>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240 (3), pp.1162-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04047069v1</w:t>
+                <w:t xml:space="preserve">hal-04169407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds for persistent leaf photochemical damage predict plant drought resilience in a tropical rainforest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Large leaf hydraulic safety margins limit the risk of drought‐induced leaf hydraulic dysfunction in Neotropical rainforest canopy tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18973⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.1717-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133784v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D model to study how secondary growth affects the self-supporting behaviour of climbing plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michele Palladino</w:t>
+                <w:t xml:space="preserve">Thresholds for persistent leaf photochemical damage predict plant drought resilience in a tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Tedone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19, pp.e1011538. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (2), pp.576-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264795v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind the Gap: Reach and Mechanical Diversity of Searcher Shoots in Climbing Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hattermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Petit-Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2873,51 +2873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pit Characters Determine Drought-Induced Embolism Resistance of Leaf Xylem across 18 Neotropical Tree Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Kaack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,51 +2925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 190 (1), pp.371-386. </w:t>
@@ -3137,51 +3137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking drought‐induced xylem embolism resistance to wood anatomical traits in Neotropical trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,51 +3189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Tchana Wandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 229 (3), pp.1453-1466. </w:t>
@@ -3271,51 +3271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomies, vascular architectures, and mechanics underlying the leaf size-stem size spectrum in 42 Neotropical tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3323,51 +3323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72 (22), pp.7957-7969. </w:t>
@@ -3405,64 +3405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is vulnerability segmentation at the leaf-stem transition a drought resistance mechanism? A theoretical test with a trait-based model for Neotropical canopy tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3539,103 +3539,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and hydraulic segmentations at the stem‐leaf transition: Coordination across Neotropical trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 228 (2), pp.512-524. </w:t>
@@ -3673,90 +3673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of environment and ontogeny on tree functional dimensions for congeneric species in tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3803,77 +3803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of petiole anatomies, mechanics, and vasculatures with leaf size in the widespread Neotropical pioneer tree species Cecropia obtusa Trécul (Urticaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,103 +3937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large hydraulic safety margins protect Neotropical canopy rainforest tree species against hydraulic failure during drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76 (4), pp.115. </w:t>
@@ -4584,295 +4584,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00757518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating branch growth units in a tropical tree using morphological and anatomical markers: the case of Parkia velutina Benoist (Mimosoïdeae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscillations in Functional Structural Plant Growth Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leudet de La Vallée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mangenet</w:t>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baogui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-011-0172-1⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.47-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20127603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930743v1</w:t>
+                <w:t xml:space="preserve">hal-00780592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations in Functional Structural Plant Growth Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">Dating branch growth units in a tropical tree using morphological and anatomical markers: the case of Parkia velutina Benoist (Mimosoïdeae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baogui Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Benjamin Leudet de La Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (6), pp.47-66. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (5), pp.543-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/20127603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0172-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780592v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the effects of local environment on the source-sink balance of Cecropia sciadophylla: a methodological approach based on model inversion</w:t>
               </w:r>
@@ -5001,51 +5001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental-scale patterns of Cecropia reproductive phenology: evidence from herbarium specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,295 +5116,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preformation and distribution of staminate and pistillate flowers in growth units of Nothofagus alpina and N. obliqua (Nothofagaceae)</w:t>
+                <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier G. Puntieri</w:t>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier E. Grosfeld</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcn235⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), pp.632-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00371151v1</w:t>
+                <w:t xml:space="preserve">halsde-00374860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preformation and distribution of staminate and pistillate flowers in growth units of Nothofagus alpina and N. obliqua (Nothofagaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
+                <w:t xml:space="preserve">Javier G. Puntieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fromard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier E. Grosfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (3), pp.632-641. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.411-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcn235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00374860v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00371151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does ontogeny modulate irradiance-elicited plasticity of leaf traits in saplings of rain-forest tree species? A test with Dicorynia guianensis and Tachigali melinonii (Fabaceae, Caesalpinioideae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,303 +5488,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00434378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling changes in leaf shape prior to phyllode acquisition in Acacia mangium/ Willd. Seedlings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth pattern and age determination for Cecropia sciadophylla (Urticaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Camilo Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leroy</w:t>
+                <w:t xml:space="preserve">S. Madrinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.11.006⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (3), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.95.3.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00271429v1</w:t>
+                <w:t xml:space="preserve">halsde-00291816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth pattern and age determination for Cecropia sciadophylla (Urticaceae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling changes in leaf shape prior to phyllode acquisition in Acacia mangium/ Willd. Seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Madrinan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 331 (2), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.95.3.263⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00291816v1</w:t>
+                <w:t xml:space="preserve">halsde-00271429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing growth components in trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6012,77 +6012,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between tree structure and functional leaf traits in the tropical forest tree Dicorynia guianensis Amshoff (Caesalpiniaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6127,472 +6127,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche architecturale pour l'étude des arbres de la forêt tropicale humide guyanaise.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences extracted from plant architecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Edelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 55 (sp), pp.158-178. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 225 (3), pp.301-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/5769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5193(03)00249-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449471v1</w:t>
+                <w:t xml:space="preserve">hal-00826991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche architecturale pour l'étude des arbres de la forêt tropicale humide guyanaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+                <w:t xml:space="preserve">Claude Edelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (sp), pp.158-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670056v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing branching pattern in plantations of young red oak trees (Quercus rubra L., Fagaceae).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 225 (3), pp.301-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826990v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences extracted from plant architecture.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing branching pattern in plantations of young red oak trees (Quercus rubra L., Fagaceae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-5193(03)00249-2⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (4), pp.479-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcg046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00826991v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of growth, branching, and flowering processes in the South American tropical tree Cecropia obtusa (Cecropiaceae).</w:t>
               </w:r>
@@ -6920,51 +6920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la densité du couvert forestier sur le développement architectural de jeunes chênes sessiles, Quercus petraea (Matt.) Liebl. (Fagaceae), en régénération forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7056,90 +7056,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do ecological groups show different hydraulic and thermal sensitivities within the buffering understory environment in tropical forest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gorêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7175,502 +7175,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants move : diversity of movements and strategies of climbing plants in tropical forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONstruire en BOis avec les forêts de demain (CONBO): relations entre trajectoires de croissance et comportement mécanique des feuillus secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Soffiatti</w:t>
+                <w:t xml:space="preserve">Bayle Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBOSOFT 2024 - 7. IEEE-RAS International Conference on Soft Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">13. Journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.200-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794003v1</w:t>
+                <w:t xml:space="preserve">hal-04828104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONstruire en BOis avec les forêts de demain (CONBO): relations entre trajectoires de croissance et comportement mécanique des feuillus secondaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Le Roy</w:t>
+                <w:t xml:space="preserve">Plants move : diversity of movements and strategies of climbing plants in tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Soffiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hattermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.200-201</w:t>
+              <w:t xml:space="preserve">ROBOSOFT 2024 - 7. IEEE-RAS International Conference on Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828104v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing and survival of vines and lianas: its not a game of perfect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Hattermann</w:t>
+                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB Centenary Conference 1923-2023 : 100 celebrating success and shaping the future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNITBV, Brașov, Romania, Sep 2023, Brasov, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31926/evoltree.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802325v1</w:t>
+                <w:t xml:space="preserve">hal-04664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+                <w:t xml:space="preserve">Climbing and survival of vines and lianas: its not a game of perfect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Soffiatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hattermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEB Centenary Conference 1923-2023 : 100 celebrating success and shaping the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Experimental Biology (SEB), Jul 2023, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31926/evoltree.2023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04664198v1</w:t>
+                <w:t xml:space="preserve">hal-04802325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cernes de croissance marqués par la production saisonnière de bois avec des fibres à couche G chez le genre Calédonien Cerberiopsis (Apocynaceae) : une adaptation à la saisonnalité des vents ?</w:t>
               </w:r>
@@ -7771,976 +7771,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Contrasting drought-response strategies and vulnerability to hydraulic failure in saplings of rainforest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Foltzer</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Foltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
+              <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728198v1</w:t>
+                <w:t xml:space="preserve">hal-03890685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reach capacity and mechanical architecture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trade-offs among hydraulic, mechanical and storage traits in stem-root xylem from different climate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stéphanie Carriere (IRD); Raphaël Pélissier (IRD); Marie-Pierre Ledru (IRD); Pierre-Michel FORGET (MNHN), Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Stéphanie Carrière, IRD; Raphaël Pélissier, IRD; Marie-Pierre Ledru, IRD; Pierre-Michel Forget, MNHN, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727611v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology and developmental rhythmicity of the Cerberiopsis species (Apocynaceae): The growth trajectories of C. candelabra, a monocarpic pioneer tree</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Foltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733525v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative architectural study of the genus Cerberiopsis (Apocynaceae): what distinguishes a monocarpic species?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+                <w:t xml:space="preserve">Reach capacity and mechanical architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hattermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Petit-Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Stéphanie Carriere (IRD); Raphaël Pélissier (IRD); Marie-Pierre Ledru (IRD); Pierre-Michel FORGET (MNHN), Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733768v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical studies of extant and fossil plants: systematic and functional applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+                <w:t xml:space="preserve">Phenology and developmental rhythmicity of the Cerberiopsis species (Apocynaceae): The growth trajectories of C. candelabra, a monocarpic pioneer tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Congresso Nacional de Botânica (Brazil)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Botânica do Brasil, Oct 2022, Online, Brazil</w:t>
+              <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025900v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonal</w:t>
+                <w:t xml:space="preserve">Comparative architectural study of the genus Cerberiopsis (Apocynaceae): what distinguishes a monocarpic species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex CEBA annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cartagena (Colombia), Colombia</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673161v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs among hydraulic, mechanical and storage traits in stem-root xylem from different climate tree species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Anatomical studies of extant and fossil plants: systematic and functional applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gérard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Carrière, IRD; Raphaël Pélissier, IRD; Marie-Pierre Ledru, IRD; Pierre-Michel Forget, MNHN, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">72. Congresso Nacional de Botânica (Brazil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Botânica do Brasil, Oct 2022, Online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728093v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting drought-response strategies and vulnerability to hydraulic failure in saplings of rainforest tree species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Foltzer</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Labex CEBA annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cartagena (Colombia), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890685v1</w:t>
+                <w:t xml:space="preserve">hal-04673161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climbing plant diversity, ecology and evolution : as sources of innovation for technilogical bio-inspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Soffiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hattermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begüm Kaçamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8789,333 +8789,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric scaling of hydraulics and mechanics drive the leaf-stem spectrum for 42 Neotropical tree species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Hydraulic and vulnerability segmentations at the leaf-stem interface: Do they exist and are they coordinated across Neotropical trees?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coste</w:t>
+                <w:t xml:space="preserve">C. E. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4rd Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023076v1</w:t>
+                <w:t xml:space="preserve">hal-03023029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and vulnerability segmentations at the leaf-stem interface: Do they exist and are they coordinated across Neotropical trees?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Allometric scaling of hydraulics and mechanics drive the leaf-stem spectrum for 42 Neotropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. E. Stahl</w:t>
+                <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4rd Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023029v1</w:t>
+                <w:t xml:space="preserve">hal-03023076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-, Senescence-and Season-related changes in petiole structure-function relationships in Cecropia obtusa Trécul (Urticaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9291,51 +9291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective analysis of plant architecture: an extended definition of dendrochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie A. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9399,77 +9399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding plant growth dynamics: links between morpho-anatomical structure and phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,269 +9514,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Cecropia sciadophylla Morphogenesis Based on a Sink-Source Dynamic Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Letort</w:t>
+                <w:t xml:space="preserve">Annual growth pattern of Cecropia sciadophylla: a comparison between two populations with contrasting precipitation seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Plant Growth Modeling And Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Beijing, China. pp.10-17</w:t>
+              <w:t xml:space="preserve">Botany 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rhode Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546782v1</w:t>
+                <w:t xml:space="preserve">hal-01191343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual growth pattern of Cecropia sciadophylla: a comparison between two populations with contrasting precipitation seasonality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
+                <w:t xml:space="preserve">Analysis of Cecropia sciadophylla Morphogenesis Based on a Sink-Source Dynamic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Camilo Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric A. Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rhode Island, United States</w:t>
+              <w:t xml:space="preserve">2009 Plant Growth Modeling And Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Beijing, China. pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191343v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relación entre el crecimiento primario y secundario en las especies pioneras Jacaranda copaia (Bignoniaceae) y Cecropia sciadophylla (Urticaceae)</w:t>
               </w:r>
@@ -9887,90 +9887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Formard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10006,273 +10006,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périodicité et variabilité dans ces processus de croissance, ramification et floraison pour 5 populations de Cecropia sciadophylla sur le plateau Guyanas et dans le bassin Amazonien.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse et modélisation de l'architecture des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Stevenson, P.</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plasticité phénotypique des arbres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Oct 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plantes et peuplements virtuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Adjoint Ecologie des Forêts, Prairies et Milieux Aquatiques (0940)., Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190210v1</w:t>
+                <w:t xml:space="preserve">hal-01032386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation de l'architecture des Plantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+                <w:t xml:space="preserve">Périodicité et variabilité dans ces processus de croissance, ramification et floraison pour 5 populations de Cecropia sciadophylla sur le plateau Guyanas et dans le bassin Amazonien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blaise</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Stevenson, P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes et peuplements virtuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Adjoint Ecologie des Forêts, Prairies et Milieux Aquatiques (0940)., Mar 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">La plasticité phénotypique des arbres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Oct 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032386v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coexistence of two Cecropia species: a morphological study approach.</w:t>
               </w:r>
@@ -10377,316 +10377,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation-based approaches for characterising plant architecture and assessing its plasticity at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chicago, Illinois, United States</w:t>
+              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.39:1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831814v1</w:t>
+                <w:t xml:space="preserve">hal-00831827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring morphogenetical gradients plasticity using hidden Markov tree models in young individuals of the tropical specie Symphonia globulifera (Clusiaceae)</w:t>
+                <w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Grosfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P19:1-1</w:t>
+              <w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chicago, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847590v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and characterizing the ontogenetic component in tree development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10714,290 +10701,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.38,1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t>
+                <w:t xml:space="preserve">Exploring morphogenetical gradients plasticity using hidden Markov tree models in young individuals of the tropical specie Symphonia globulifera (Clusiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Grosfeld</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress (AFS,ASPB, ASPT, BSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Chicago, United States</w:t>
+              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P19:1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755408v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation-based approaches for characterising plant architecture and assessing its plasticity at different scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Grosfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien B. Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.39:1-3</w:t>
+              <w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress (AFS,ASPB, ASPT, BSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831827v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11028,77 +11028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant architecture: from concepts to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11166,51 +11166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madrinan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Rhode Island, United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11261,51 +11261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Timothy Paine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11736,103 +11736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love thy neighbour? Tropical tree growth and its response to climate anomalies is mediated by neighbourhood hierarchy and dissimilarity in carbon and water related traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11858,103 +11858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pionner Neotropical tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12263,51 +12263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8456BBF"/>
+    <w:nsid w:val="84473123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12494,51 +12494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-heuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7956-0451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059850434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GNH-3499-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05231504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Sousa Abreu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Laine Borges L&#250;cio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Belloni Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-8087-FLORAM-2023-0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Biwol&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Webber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03175-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nasti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Vecchiato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Palladino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62147-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tedone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011538" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663780v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Petit-Bagnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.836247" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Kaack" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Abel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02970855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tchana Wandji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16942" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calvet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16723" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01823925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx194" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1177-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Camilo Zalamea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarmiento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Stevenson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467413000394" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757518v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthouly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042643" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930743v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leudet de La Vall&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0172-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogui Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127603" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Camilo Zalamea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0131-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032193v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2259" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371151v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. Puntieri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier E. Grosfeld" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn235" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00434378v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00271429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3Q4KQ9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madrinan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.95.3.263" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.05.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKBHCW8D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658899v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudurier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1577" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Imbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449471v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5769" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg046" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00249-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ79Z6TZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827469v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tancre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coulmier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032105v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-78-3-361" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683819v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770390v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-125" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gor&#234;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiatti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828104v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Florian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Bruno" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802325v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fambart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727611v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733525v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733768v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025900v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728093v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#233;rard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023076v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023029v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Stahl" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971655v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie A. Sabatier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546782v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191383v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190210v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stevenson, P." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190209v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Fonty" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831814v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grosfeld" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847590v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755408v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831827v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032388v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032389v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817514v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablio Stevenson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Delnatte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247124v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106730v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03028146v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-heuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7956-0451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059850434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GNH-3499-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05231504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Sousa Abreu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Laine Borges L&#250;cio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Belloni Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-8087-FLORAM-2023-0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14492" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Biwol&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Webber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03175-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nasti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Vecchiato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Palladino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62147-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tedone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011538" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19132" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663780v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Petit-Bagnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.836247" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Kaack" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Abel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02970855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tchana Wandji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16942" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calvet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16723" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01823925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx194" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1177-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Camilo Zalamea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarmiento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Stevenson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467413000394" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757518v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthouly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042643" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogui Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127603" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leudet de La Vall&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0172-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Camilo Zalamea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0131-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032193v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2259" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. Puntieri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier E. Grosfeld" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn235" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00434378v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291816v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madrinan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.95.3.263" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00271429v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3Q4KQ9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.05.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKBHCW8D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658899v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudurier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1577" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Imbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826991v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00249-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ79Z6TZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5769" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670056v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827469v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tancre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coulmier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032105v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-78-3-361" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683819v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770390v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-125" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gor&#234;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828104v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Florian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Bruno" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiatti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802325v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fambart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#233;rard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727611v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733768v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025900v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023029v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Stahl" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971655v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie A. Sabatier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191343v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546782v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191383v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190210v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stevenson, P." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190209v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Fonty" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831827v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831814v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grosfeld" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831819v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847590v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032388v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032389v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817514v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablio Stevenson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Delnatte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247124v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106730v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03028146v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>