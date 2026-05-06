--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -367,295 +367,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical constraints and environmental factors shape phloem anatomical traits in woody angiosperm species</w:t>
+                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Liesche</w:t>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Crivellaro</w:t>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Doležal</w:t>
+                <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Altman</w:t>
+                <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 248 (5), pp.2316-2330. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311246v1</w:t>
+                <w:t xml:space="preserve">hal-05050145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
+                <w:t xml:space="preserve">Physical constraints and environmental factors shape phloem anatomical traits in woody angiosperm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+                <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fortunel</w:t>
+                <w:t xml:space="preserve">Johannes Liesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">Alan Crivellaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Auer</w:t>
+                <w:t xml:space="preserve">Jiří Doležal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincyane Badouard</w:t>
+                <w:t xml:space="preserve">Jan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (5), pp.2316-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050145v1</w:t>
+                <w:t xml:space="preserve">hal-05311246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenetic Growth of Cecropia pachystachya Can Explain Recent History of Swidden Agriculture in a Riparian Forest</w:t>
               </w:r>
@@ -882,1912 +882,1912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
+                <w:t xml:space="preserve">Not all sweetness and light: Non-structural carbohydrate storage capacity in tree stems is decoupled from leaf but not from root economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Guangqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (3), pp.668-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481461v1</w:t>
+                <w:t xml:space="preserve">hal-04382723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can the competition dynamics of non-native invaders be reconstructed to reveal historical impact? The case of Cecropia peltata and Musanga cecropioides (Urticaceae) in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Biwolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14256⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.315-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03175-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429206v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not all sweetness and light: Non-structural carbohydrate storage capacity in tree stems is decoupled from leaf but not from root economics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual water losses mediate the trade-off between growth and drought survival across saplings of 12 tropical rainforest tree species with contrasting hydraulic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Foltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14492⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (13), pp.4128-4147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382723v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual water losses mediate the trade-off between growth and drought survival across saplings of 12 tropical rainforest tree species with contrasting hydraulic strategies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why incorporate plant architecture into trait-based ecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Stahl</w:t>
+                <w:t xml:space="preserve">Marilyne Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Foltzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Gérard</w:t>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae159⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.524-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608174v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the competition dynamics of non-native invaders be reconstructed to reveal historical impact? The case of Cecropia peltata and Musanga cecropioides (Urticaceae) in Cameroon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reinforcement Learning approach to study climbing plant behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Biwolé</w:t>
+                <w:t xml:space="preserve">Lucia Nasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hardy</w:t>
+                <w:t xml:space="preserve">Giacomo Vecchiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Webber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03175-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.18222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-62147-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271993v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why incorporate plant architecture into trait-based ecology?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Laurans</w:t>
+                <w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Munoz</w:t>
+                <w:t xml:space="preserve">Géraldine Derroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Fortunel</w:t>
+                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (6), pp.524-536. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112 (3), pp.590-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390151v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reinforcement Learning approach to study climbing plant behaviour</w:t>
+                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Nasti</w:t>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Vecchiato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick P Rowe</w:t>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Palladino</w:t>
+                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.18222. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-62147-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685621v1</w:t>
+                <w:t xml:space="preserve">hal-04481461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D model to study how secondary growth affects the self-supporting behaviour of climbing plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Hattermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Palladino</w:t>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Tedone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Dinïa Cartry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011538⟩</w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.244-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264795v1</w:t>
+                <w:t xml:space="preserve">hal-03689880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural traits underlie growth form diversity and polycarpic versus monocarpic life histories in Cerberiopsis (Apocynaceae)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pioneer Neotropical tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boad007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04133610v1</w:t>
+                <w:t xml:space="preserve">hal-04169477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pioneer Neotropical tree</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architectural traits underlie growth form diversity and polycarpic versus monocarpic life histories in Cerberiopsis (Apocynaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202 (4), pp.510-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boad007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04169477v1</w:t>
+                <w:t xml:space="preserve">hal-04133610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Levionnois</w:t>
+                <w:t xml:space="preserve">Functional trade‐offs are driven by coordinated changes among cell types in the wood of angiosperm trees from different climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240 (3), pp.1162-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689880v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trade‐offs are driven by coordinated changes among cell types in the wood of angiosperm trees from different climates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large leaf hydraulic safety margins limit the risk of drought‐induced leaf hydraulic dysfunction in Neotropical rainforest canopy tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Gérard</w:t>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19132⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.1717-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169407v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large leaf hydraulic safety margins limit the risk of drought‐induced leaf hydraulic dysfunction in Neotropical rainforest canopy tree species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Thresholds for persistent leaf photochemical damage predict plant drought resilience in a tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clément Stahl</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14325⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (2), pp.576-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047069v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds for persistent leaf photochemical damage predict plant drought resilience in a tropical rainforest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Stahl</w:t>
+                <w:t xml:space="preserve">A 2D model to study how secondary growth affects the self-supporting behaviour of climbing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Vecchiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hattermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Palladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Coste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Derroire</w:t>
+                <w:t xml:space="preserve">Fabio Tedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 239 (2), pp.576-591. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.e1011538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133784v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind the Gap: Reach and Mechanical Diversity of Searcher Shoots in Climbing Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hattermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Petit-Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2873,51 +2873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pit Characters Determine Drought-Induced Embolism Resistance of Leaf Xylem across 18 Neotropical Tree Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Kaack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,51 +2925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 190 (1), pp.371-386. </w:t>
@@ -3137,51 +3137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking drought‐induced xylem embolism resistance to wood anatomical traits in Neotropical trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,51 +3189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Tchana Wandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 229 (3), pp.1453-1466. </w:t>
@@ -3271,51 +3271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomies, vascular architectures, and mechanics underlying the leaf size-stem size spectrum in 42 Neotropical tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3323,51 +3323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72 (22), pp.7957-7969. </w:t>
@@ -3405,64 +3405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is vulnerability segmentation at the leaf-stem transition a drought resistance mechanism? A theoretical test with a trait-based model for Neotropical canopy tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,347 +3533,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and hydraulic segmentations at the stem‐leaf transition: Coordination across Neotropical trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Jansen</w:t>
+                <w:t xml:space="preserve">Disentangling the effects of environment and ontogeny on tree functional dimensions for congeneric species in tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Calvet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 228 (2), pp.512-524. </w:t>
+              <w:t xml:space="preserve">, 2020, 226 (2), pp.385-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871214v1</w:t>
+                <w:t xml:space="preserve">hal-02448421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of environment and ontogeny on tree functional dimensions for congeneric species in tropical forests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
+                <w:t xml:space="preserve">Vulnerability and hydraulic segmentations at the stem‐leaf transition: Coordination across Neotropical trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Baraloto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 226 (2), pp.385-395. </w:t>
+              <w:t xml:space="preserve">, 2020, 228 (2), pp.512-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448421v1</w:t>
+                <w:t xml:space="preserve">hal-02871214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of petiole anatomies, mechanics, and vasculatures with leaf size in the widespread Neotropical pioneer tree species Cecropia obtusa Trécul (Urticaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,103 +3937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large hydraulic safety margins protect Neotropical canopy rainforest tree species against hydraulic failure during drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76 (4), pp.115. </w:t>
@@ -4724,51 +4724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating branch growth units in a tropical tree using morphological and anatomical markers: the case of Parkia velutina Benoist (Mimosoïdeae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,51 +5001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental-scale patterns of Cecropia reproductive phenology: evidence from herbarium specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,675 +5116,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does ontogeny modulate irradiance-elicited plasticity of leaf traits in saplings of rain-forest tree species? A test with Dicorynia guianensis and Tachigali melinonii (Fabaceae, Caesalpinioideae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Proisy</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Fromard</w:t>
+                <w:t xml:space="preserve">Laurianne Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric A. Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (7), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2009062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00374860v1</w:t>
+                <w:t xml:space="preserve">halsde-00434378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preformation and distribution of staminate and pistillate flowers in growth units of Nothofagus alpina and N. obliqua (Nothofagaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier G. Puntieri</w:t>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier E. Grosfeld</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (3), pp.411-421. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), pp.632-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcn235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00371151v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00374860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ontogeny modulate irradiance-elicited plasticity of leaf traits in saplings of rain-forest tree species? A test with Dicorynia guianensis and Tachigali melinonii (Fabaceae, Caesalpinioideae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preformation and distribution of staminate and pistillate flowers in growth units of Nothofagus alpina and N. obliqua (Nothofagaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
+                <w:t xml:space="preserve">Javier G. Puntieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Garraud</w:t>
+                <w:t xml:space="preserve">Javier E. Grosfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 66 (7), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.411-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest/2009062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcn235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00434378v1</w:t>
+                <w:t xml:space="preserve">halsde-00371151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth pattern and age determination for Cecropia sciadophylla (Urticaceae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling changes in leaf shape prior to phyllode acquisition in Acacia mangium/ Willd. Seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Madrinan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 331 (2), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.95.3.263⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00291816v1</w:t>
+                <w:t xml:space="preserve">halsde-00271429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling changes in leaf shape prior to phyllode acquisition in Acacia mangium/ Willd. Seedlings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth pattern and age determination for Cecropia sciadophylla (Urticaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Camilo Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leroy</w:t>
+                <w:t xml:space="preserve">S. Madrinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.11.006⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (3), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.95.3.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00271429v1</w:t>
+                <w:t xml:space="preserve">halsde-00291816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing growth components in trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5999,90 +5999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between tree structure and functional leaf traits in the tropical forest tree Dicorynia guianensis Amshoff (Caesalpiniaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6127,472 +6127,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences extracted from plant architecture.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Guédon</w:t>
+                <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 225 (3), pp.301-325. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 225 (3), pp.301-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826991v1</w:t>
+                <w:t xml:space="preserve">hal-02670056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche architecturale pour l'étude des arbres de la forêt tropicale humide guyanaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 55 (sp), pp.158-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/5769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysing branching pattern in plantations of young red oak trees (Quercus rubra L., Fagaceae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (4), pp.479-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcg046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670056v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing branching pattern in plantations of young red oak trees (Quercus rubra L., Fagaceae).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences extracted from plant architecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 225 (3), pp.301-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5193(03)00249-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcg046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00826990v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of growth, branching, and flowering processes in the South American tropical tree Cecropia obtusa (Cecropiaceae).</w:t>
               </w:r>
@@ -6920,51 +6920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la densité du couvert forestier sur le développement architectural de jeunes chênes sessiles, Quercus petraea (Matt.) Liebl. (Fagaceae), en régénération forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7056,90 +7056,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do ecological groups show different hydraulic and thermal sensitivities within the buffering understory environment in tropical forest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gorêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7175,502 +7175,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONstruire en BOis avec les forêts de demain (CONBO): relations entre trajectoires de croissance et comportement mécanique des feuillus secondaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plants move : diversity of movements and strategies of climbing plants in tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayle Florian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Le Roy</w:t>
+                <w:t xml:space="preserve">Patricia Soffiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hattermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.200-201</w:t>
+              <w:t xml:space="preserve">ROBOSOFT 2024 - 7. IEEE-RAS International Conference on Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828104v1</w:t>
+                <w:t xml:space="preserve">hal-04794003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants move : diversity of movements and strategies of climbing plants in tropical forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nick P Rowe</w:t>
+                <w:t xml:space="preserve">CONstruire en BOis avec les forêts de demain (CONBO): relations entre trajectoires de croissance et comportement mécanique des feuillus secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayle Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Soffiatti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBOSOFT 2024 - 7. IEEE-RAS International Conference on Soft Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">13. Journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.200-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794003v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+                <w:t xml:space="preserve">Climbing and survival of vines and lianas: its not a game of perfect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Soffiatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hattermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEB Centenary Conference 1923-2023 : 100 celebrating success and shaping the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Experimental Biology (SEB), Jul 2023, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664198v1</w:t>
+                <w:t xml:space="preserve">hal-04802325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing and survival of vines and lianas: its not a game of perfect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick P Rowe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB Centenary Conference 1923-2023 : 100 celebrating success and shaping the future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNITBV, Brașov, Romania, Sep 2023, Brasov, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31926/evoltree.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802325v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cernes de croissance marqués par la production saisonnière de bois avec des fibres à couche G chez le genre Calédonien Cerberiopsis (Apocynaceae) : une adaptation à la saisonnalité des vents ?</w:t>
               </w:r>
@@ -7771,976 +7771,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting drought-response strategies and vulnerability to hydraulic failure in saplings of rainforest tree species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reach capacity and mechanical architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hattermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Petit-Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Carriere (IRD); Raphaël Pélissier (IRD); Marie-Pierre Ledru (IRD); Pierre-Michel FORGET (MNHN), Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890685v1</w:t>
+                <w:t xml:space="preserve">hal-03727611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs among hydraulic, mechanical and storage traits in stem-root xylem from different climate tree species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gérard</w:t>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Foltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Carrière, IRD; Raphaël Pélissier, IRD; Marie-Pierre Ledru, IRD; Pierre-Michel Forget, MNHN, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728093v1</w:t>
+                <w:t xml:space="preserve">hal-03728198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomical studies of extant and fossil plants: systematic and functional applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Foltzer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
+              <w:t xml:space="preserve">72. Congresso Nacional de Botânica (Brazil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Botânica do Brasil, Oct 2022, Online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728198v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reach capacity and mechanical architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laureline Petit-Bagnard</w:t>
+                <w:t xml:space="preserve">Phenology and developmental rhythmicity of the Cerberiopsis species (Apocynaceae): The growth trajectories of C. candelabra, a monocarpic pioneer tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Carriere (IRD); Raphaël Pélissier (IRD); Marie-Pierre Ledru (IRD); Pierre-Michel FORGET (MNHN), Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727611v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology and developmental rhythmicity of the Cerberiopsis species (Apocynaceae): The growth trajectories of C. candelabra, a monocarpic pioneer tree</w:t>
+                <w:t xml:space="preserve">Comparative architectural study of the genus Cerberiopsis (Apocynaceae): what distinguishes a monocarpic species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733525v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative architectural study of the genus Cerberiopsis (Apocynaceae): what distinguishes a monocarpic species?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+                <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Labex CEBA annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cartagena (Colombia), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733768v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical studies of extant and fossil plants: systematic and functional applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Trade-offs among hydraulic, mechanical and storage traits in stem-root xylem from different climate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Congresso Nacional de Botânica (Brazil)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Botânica do Brasil, Oct 2022, Online, Brazil</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Carrière, IRD; Raphaël Pélissier, IRD; Marie-Pierre Ledru, IRD; Pierre-Michel Forget, MNHN, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025900v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Contrasting drought-response strategies and vulnerability to hydraulic failure in saplings of rainforest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Stahl</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Foltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex CEBA annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cartagena (Colombia), Colombia</w:t>
+              <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673161v1</w:t>
+                <w:t xml:space="preserve">hal-03890685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climbing plant diversity, ecology and evolution : as sources of innovation for technilogical bio-inspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Soffiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hattermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begüm Kaçamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8789,333 +8789,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and vulnerability segmentations at the leaf-stem interface: Do they exist and are they coordinated across Neotropical trees?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Allometric scaling of hydraulics and mechanics drive the leaf-stem spectrum for 42 Neotropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. E. Stahl</w:t>
+                <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4rd Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023029v1</w:t>
+                <w:t xml:space="preserve">hal-03023076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric scaling of hydraulics and mechanics drive the leaf-stem spectrum for 42 Neotropical tree species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Hydraulic and vulnerability segmentations at the leaf-stem interface: Do they exist and are they coordinated across Neotropical trees?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coste</w:t>
+                <w:t xml:space="preserve">C. E. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4rd Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023076v1</w:t>
+                <w:t xml:space="preserve">hal-03023029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-, Senescence-and Season-related changes in petiole structure-function relationships in Cecropia obtusa Trécul (Urticaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9291,51 +9291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective analysis of plant architecture: an extended definition of dendrochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie A. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9399,77 +9399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding plant growth dynamics: links between morpho-anatomical structure and phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,519 +9514,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual growth pattern of Cecropia sciadophylla: a comparison between two populations with contrasting precipitation seasonality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
+                <w:t xml:space="preserve">Analysis of Cecropia sciadophylla Morphogenesis Based on a Sink-Source Dynamic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Camilo Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric A. Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rhode Island, United States</w:t>
+              <w:t xml:space="preserve">2009 Plant Growth Modeling And Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Beijing, China. pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191343v1</w:t>
+                <w:t xml:space="preserve">hal-00546782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Cecropia sciadophylla Morphogenesis Based on a Sink-Source Dynamic Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Letort</w:t>
+                <w:t xml:space="preserve">Annual growth pattern of Cecropia sciadophylla: a comparison between two populations with contrasting precipitation seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Plant Growth Modeling And Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Beijing, China. pp.10-17</w:t>
+              <w:t xml:space="preserve">Botany 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rhode Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546782v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relación entre el crecimiento primario y secundario en las especies pioneras Jacaranda copaia (Bignoniaceae) y Cecropia sciadophylla (Urticaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bernal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Formard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso Colombiano de Botanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Narino - San Juan de Pasto, Colombia</w:t>
+              <w:t xml:space="preserve">International Symposium "Mud deposit to mangrove in coastal areas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Porto Alegre, Brazil. pp.632-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191383v1</w:t>
+                <w:t xml:space="preserve">hal-02816450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relación entre el crecimiento primario y secundario en las especies pioneras Jacaranda copaia (Bignoniaceae) y Cecropia sciadophylla (Urticaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Formard</w:t>
+                <w:t xml:space="preserve">M. Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium "Mud deposit to mangrove in coastal areas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Porto Alegre, Brazil. pp.632-641</w:t>
+              <w:t xml:space="preserve">Congresso Colombiano de Botanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Narino - San Juan de Pasto, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816450v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation de l'architecture des Plantes</w:t>
               </w:r>
@@ -10064,51 +10064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plantes et peuplements virtuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Adjoint Ecologie des Forêts, Prairies et Milieux Aquatiques (0940)., Mar 2008, Lyon, France</w:t>
@@ -10377,627 +10377,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation-based approaches for characterising plant architecture and assessing its plasticity at different scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring morphogenetical gradients plasticity using hidden Markov tree models in young individuals of the tropical specie Symphonia globulifera (Clusiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Nicolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.39:1-3</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P19:1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831827v1</w:t>
+                <w:t xml:space="preserve">hal-00847590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying and characterizing the ontogenetic component in tree development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chicago, Illinois, United States</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.38,1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831814v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and characterizing the ontogenetic component in tree development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Grosfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.38,1-5</w:t>
+              <w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chicago, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831819v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring morphogenetical gradients plasticity using hidden Markov tree models in young individuals of the tropical specie Symphonia globulifera (Clusiaceae)</w:t>
+                <w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Grosfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien B. Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P19:1-1</w:t>
+              <w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress (AFS,ASPB, ASPT, BSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847590v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation-based approaches for characterising plant architecture and assessing its plasticity at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress (AFS,ASPB, ASPT, BSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Chicago, United States</w:t>
+              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.39:1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755408v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11028,77 +11028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant architecture: from concepts to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11140,77 +11140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between primary and secondary growth in Jacaranda copaia (Bignoniaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madrinan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Rhode Island, United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11261,51 +11261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Timothy Paine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11736,103 +11736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love thy neighbour? Tropical tree growth and its response to climate anomalies is mediated by neighbourhood hierarchy and dissimilarity in carbon and water related traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11858,103 +11858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pionner Neotropical tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12263,51 +12263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84473123"/>
+    <w:nsid w:val="E32CFE64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12494,51 +12494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-heuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7956-0451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059850434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GNH-3499-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05231504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Sousa Abreu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Laine Borges L&#250;cio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Belloni Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-8087-FLORAM-2023-0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14492" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Biwol&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Webber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03175-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nasti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Vecchiato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Palladino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62147-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tedone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011538" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19132" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663780v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Petit-Bagnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.836247" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Kaack" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Abel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02970855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tchana Wandji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16942" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calvet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16723" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01823925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx194" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1177-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Camilo Zalamea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarmiento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Stevenson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467413000394" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757518v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthouly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042643" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogui Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127603" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leudet de La Vall&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0172-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Camilo Zalamea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0131-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032193v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2259" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. Puntieri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier E. Grosfeld" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn235" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00434378v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291816v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madrinan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.95.3.263" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00271429v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3Q4KQ9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.05.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKBHCW8D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658899v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudurier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1577" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Imbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826991v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00249-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ79Z6TZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5769" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670056v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827469v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tancre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coulmier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032105v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-78-3-361" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683819v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770390v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-125" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gor&#234;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828104v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Florian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Bruno" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiatti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802325v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fambart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#233;rard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727611v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733768v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025900v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023029v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Stahl" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971655v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie A. Sabatier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191343v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546782v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191383v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190210v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stevenson, P." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190209v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Fonty" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831827v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831814v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grosfeld" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831819v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847590v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032388v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032389v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817514v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablio Stevenson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Delnatte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247124v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106730v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03028146v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-heuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7956-0451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059850434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GNH-3499-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05231504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Sousa Abreu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Laine Borges L&#250;cio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Belloni Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-8087-FLORAM-2023-0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Biwol&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Webber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03175-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nasti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Vecchiato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Palladino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62147-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tedone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011538" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663780v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Petit-Bagnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.836247" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Kaack" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Abel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02970855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tchana Wandji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16942" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16723" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01823925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx194" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1177-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Camilo Zalamea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarmiento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Stevenson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467413000394" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757518v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthouly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042643" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogui Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127603" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leudet de La Vall&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0172-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Camilo Zalamea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0131-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032193v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2259" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00434378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009062" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. Puntieri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier E. Grosfeld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn235" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00271429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3Q4KQ9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madrinan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.95.3.263" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.05.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKBHCW8D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658899v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudurier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1577" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Imbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5769" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg046" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00249-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ79Z6TZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827469v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tancre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coulmier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032105v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-78-3-361" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683819v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770390v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-125" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gor&#234;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiatti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828104v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Florian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Bruno" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802325v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fambart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727611v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025900v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733768v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728093v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#233;rard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023076v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023029v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Stahl" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971655v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie A. Sabatier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546782v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191383v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190210v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stevenson, P." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190209v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Fonty" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847590v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831819v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grosfeld" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755408v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831827v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032388v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032389v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817514v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablio Stevenson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Delnatte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247124v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106730v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03028146v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>