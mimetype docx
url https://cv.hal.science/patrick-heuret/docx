--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -367,468 +367,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
+                <w:t xml:space="preserve">Ontogenetic Growth of Cecropia pachystachya Can Explain Recent History of Swidden Agriculture in a Riparian Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+                <w:t xml:space="preserve">Icaro Sousa Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fortunel</w:t>
+                <w:t xml:space="preserve">Sílvia Laine Borges Lúcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Auer</w:t>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincyane Badouard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabel Belloni Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t>
+              <w:t xml:space="preserve">Floresta e Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/2179-8087-FLORAM-2023-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050145v1</w:t>
+                <w:t xml:space="preserve">hal-05231504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical constraints and environmental factors shape phloem anatomical traits in woody angiosperm species</w:t>
+                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Liesche</w:t>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Crivellaro</w:t>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Doležal</w:t>
+                <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Altman</w:t>
+                <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 248 (5), pp.2316-2330. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311246v1</w:t>
+                <w:t xml:space="preserve">hal-05050145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic Growth of Cecropia pachystachya Can Explain Recent History of Swidden Agriculture in a Riparian Forest</w:t>
+                <w:t xml:space="preserve">Physical constraints and environmental factors shape phloem anatomical traits in woody angiosperm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Icaro Sousa Abreu</w:t>
+                <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Laine Borges Lúcio</w:t>
+                <w:t xml:space="preserve">Johannes Liesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Alan Crivellaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+                <w:t xml:space="preserve">Jiří Doležal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Belloni Schmidt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Floresta e Ambiente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (2), </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (5), pp.2316-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/2179-8087-FLORAM-2023-0026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231504v1</w:t>
+                <w:t xml:space="preserve">hal-05311246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seedling survival and growth phenology in a monocarpic tree species, Cerberiopsis candelabra (Apocynaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -882,559 +882,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not all sweetness and light: Non-structural carbohydrate storage capacity in tree stems is decoupled from leaf but not from root economics</w:t>
+                <w:t xml:space="preserve">Why incorporate plant architecture into trait-based ecology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangqi Zhang</w:t>
+                <w:t xml:space="preserve">Marilyne Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhun Mao</w:t>
+                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bastien Gérard</w:t>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14492⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.524-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382723v1</w:t>
+                <w:t xml:space="preserve">hal-04390151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the competition dynamics of non-native invaders be reconstructed to reveal historical impact? The case of Cecropia peltata and Musanga cecropioides (Urticaceae) in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Biwolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Baudoux</w:t>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Biwolé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruce Webber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (1), pp.315-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-023-03175-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual water losses mediate the trade-off between growth and drought survival across saplings of 12 tropical rainforest tree species with contrasting hydraulic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ziegler</w:t>
+                <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Louis Foltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (13), pp.4128-4147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erae159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why incorporate plant architecture into trait-based ecology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Not all sweetness and light: Non-structural carbohydrate storage capacity in tree stems is decoupled from leaf but not from root economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Laurans</w:t>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Munoz</w:t>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Fortunel</w:t>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (6), pp.524-536. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (3), pp.668-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390151v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reinforcement Learning approach to study climbing plant behaviour</w:t>
               </w:r>
@@ -1446,51 +1446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Nasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Vecchiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1554,103 +1554,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112 (3), pp.590-612. </w:t>
@@ -1701,51 +1701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinïa Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 202 (4), pp.510-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2207,103 +2207,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional trade‐offs are driven by coordinated changes among cell types in the wood of angiosperm trees from different climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 240 (3), pp.1162-1176. </w:t>
@@ -2341,103 +2341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large leaf hydraulic safety margins limit the risk of drought‐induced leaf hydraulic dysfunction in Neotropical rainforest canopy tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (6), pp.1717-1731. </w:t>
@@ -2475,90 +2475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholds for persistent leaf photochemical damage predict plant drought resilience in a tropical rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2661,51 +2661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Palladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Tedone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, pp.e1011538. </w:t>
@@ -2782,51 +2782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Petit-Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2867,628 +2867,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pit Characters Determine Drought-Induced Embolism Resistance of Leaf Xylem across 18 Neotropical Tree Species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Artificial Intelligence Help in the Study of Vegetative Growth Patterns from Herbarium Collections? An Evaluation of the Tropical Flora of the French Guiana Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Kaack</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac223⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.530-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11040530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681553v1</w:t>
+                <w:t xml:space="preserve">hal-03601464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Artificial Intelligence Help in the Study of Vegetative Growth Patterns from Herbarium Collections? An Evaluation of the Tropical Flora of the French Guiana Forest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Pit Characters Determine Drought-Induced Embolism Resistance of Leaf Xylem across 18 Neotropical Tree Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Kaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (4), pp.530-552. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190 (1), pp.371-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11040530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601464v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking drought‐induced xylem embolism resistance to wood anatomical traits in Neotropical trees</w:t>
+                <w:t xml:space="preserve">Anatomies, vascular architectures, and mechanics underlying the leaf size-stem size spectrum in 42 Neotropical tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Jansen</w:t>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Tchana Wandji</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (22), pp.7957-7969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970855v1</w:t>
+                <w:t xml:space="preserve">hal-03334506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomies, vascular architectures, and mechanics underlying the leaf size-stem size spectrum in 42 Neotropical tree species</w:t>
+                <w:t xml:space="preserve">Linking drought‐induced xylem embolism resistance to wood anatomical traits in Neotropical trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Salmon</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Ruth Tchana Wandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Clair</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (22), pp.7957-7969. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (3), pp.1453-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334506v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is vulnerability segmentation at the leaf-stem transition a drought resistance mechanism? A theoretical test with a trait-based model for Neotropical canopy tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3539,77 +3539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of environment and ontogeny on tree functional dimensions for congeneric species in tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,64 +3682,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and hydraulic segmentations at the stem‐leaf transition: Coordination across Neotropical trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large hydraulic safety margins protect Neotropical canopy rainforest tree species against hydraulic failure during drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4110,51 +4110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (5), pp.773 - 795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4214,51 +4214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4420,2619 +4420,2631 @@
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.361 - 365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0266467413000394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genus Cecropia: a biological clock to estimate the age of recently disturbed areas in the Neotropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berthouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), pp.e42643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0042643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00757518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations in Functional Structural Plant Growth Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Letort</w:t>
+                <w:t xml:space="preserve">Dating branch growth units in a tropical tree using morphological and anatomical markers: the case of Parkia velutina Benoist (Mimosoïdeae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Benjamin Leudet de La Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/20127603⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (5), pp.543-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0172-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780592v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating branch growth units in a tropical tree using morphological and anatomical markers: the case of Parkia velutina Benoist (Mimosoïdeae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+                <w:t xml:space="preserve">Oscillations in Functional Structural Plant Growth Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leudet de La Vallée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mangenet</w:t>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baogui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-011-0172-1⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.47-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20127603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930743v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the effects of local environment on the source-sink balance of Cecropia sciadophylla: a methodological approach based on model inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Nicolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 69, pp.167-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-011-0131-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental-scale patterns of Cecropia reproductive phenology: evidence from herbarium specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Timothy Paine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 278 (1717), pp.2437-2445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2010.2259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does ontogeny modulate irradiance-elicited plasticity of leaf traits in saplings of rain-forest tree species? A test with Dicorynia guianensis and Tachigali melinonii (Fabaceae, Caesalpinioideae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (7), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest/2009062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00434378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preformation and distribution of staminate and pistillate flowers in growth units of Nothofagus alpina and N. obliqua (Nothofagaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+                <w:t xml:space="preserve">Javier G. Puntieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. J. Anthony</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier E. Grosfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.411-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcn235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00374860v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00371151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preformation and distribution of staminate and pistillate flowers in growth units of Nothofagus alpina and N. obliqua (Nothofagaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier G. Puntieri</w:t>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier E. Grosfeld</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcn235⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), pp.632-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00371151v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00374860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling changes in leaf shape prior to phyllode acquisition in Acacia mangium/ Willd. Seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 331 (2), pp.127-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00271429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth pattern and age determination for Cecropia sciadophylla (Urticaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madrinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 95 (3), pp.263-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3732/ajb.95.3.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00291816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing growth components in trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 248 (3), pp.418-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenetic trends in the morphological features of main stem annual shoots of Pinus pinaster (Pinaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 93 (11), pp.1577-1587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3732/ajb.93.11.1577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between tree structure and functional leaf traits in the tropical forest tree Dicorynia guianensis Amshoff (Caesalpiniaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 62 (6), pp.553-564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2005048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 225 (3), pp.301-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche architecturale pour l'étude des arbres de la forêt tropicale humide guyanaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 55 (sp), pp.158-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/5769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing branching pattern in plantations of young red oak trees (Quercus rubra L., Fagaceae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91 (4), pp.479-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcg046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences extracted from plant architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 225 (3), pp.301-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-5193(03)00249-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of growth, branching, and flowering processes in the South American tropical tree Cecropia obtusa (Cecropiaceae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tancre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coulmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (7), pp.1180-1187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3732/ajb.89.7.1180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des composantes de la croissance en hauteur et de la formation du tronc chez le chêne sessile, Quercus petraea (Matt.) Liebl. (Fagaceae) en sylviculture dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Atger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 78 (3), pp.361-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjb-78-3-361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of canopy density on architectural development of young sessile oak, Quercus patraea (Matt.) Liebl. (Fagaceae) during forest regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 78 (12), pp.1531-1544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la densité du couvert forestier sur le développement architectural de jeunes chênes sessiles, Quercus petraea (Matt.) Liebl. (Fagaceae), en régénération forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 78 (12), pp.1531-1544. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/b00-125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7042,2040 +7054,2040 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do ecological groups show different hydraulic and thermal sensitivities within the buffering understory environment in tropical forest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gorêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants move : diversity of movements and strategies of climbing plants in tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Soffiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hattermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBOSOFT 2024 - 7. IEEE-RAS International Conference on Soft Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONstruire en BOis avec les forêts de demain (CONBO): relations entre trajectoires de croissance et comportement mécanique des feuillus secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayle Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.200-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing and survival of vines and lianas: its not a game of perfect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Des cernes de croissance marqués par la production saisonnière de bois avec des fibres à couche G chez le genre Calédonien Cerberiopsis (Apocynaceae) : une adaptation à la saisonnalité des vents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB Centenary Conference 1923-2023 : 100 celebrating success and shaping the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Experimental Biology (SEB), Jul 2023, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée Xylogenèse 2024 du GDR Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sciences du Bois, Jun 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802325v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Climbing and survival of vines and lianas: its not a game of perfect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Soffiatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hattermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEB Centenary Conference 1923-2023 : 100 celebrating success and shaping the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Experimental Biology (SEB), Jul 2023, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664198v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cernes de croissance marqués par la production saisonnière de bois avec des fibres à couche G chez le genre Calédonien Cerberiopsis (Apocynaceae) : une adaptation à la saisonnalité des vents ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Xylogenèse 2024 du GDR Sciences du Bois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNITBV, Brașov, Romania, Sep 2023, Brasov, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31926/evoltree.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876059v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reach capacity and mechanical architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hattermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Petit-Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie Carriere (IRD); Raphaël Pélissier (IRD); Marie-Pierre Ledru (IRD); Pierre-Michel FORGET (MNHN), Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Foltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical studies of extant and fossil plants: systematic and functional applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Congresso Nacional de Botânica (Brazil)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedade Botânica do Brasil, Oct 2022, Online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology and developmental rhythmicity of the Cerberiopsis species (Apocynaceae): The growth trajectories of C. candelabra, a monocarpic pioneer tree</w:t>
+                <w:t xml:space="preserve">Comparative architectural study of the genus Cerberiopsis (Apocynaceae): what distinguishes a monocarpic species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733525v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative architectural study of the genus Cerberiopsis (Apocynaceae): what distinguishes a monocarpic species?</w:t>
+                <w:t xml:space="preserve">Phenology and developmental rhythmicity of the Cerberiopsis species (Apocynaceae): The growth trajectories of C. candelabra, a monocarpic pioneer tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733768v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex CEBA annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cartagena (Colombia), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs among hydraulic, mechanical and storage traits in stem-root xylem from different climate tree species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gérard</w:t>
+                <w:t xml:space="preserve">Contrasting drought-response strategies and vulnerability to hydraulic failure in saplings of rainforest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Foltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Carrière, IRD; Raphaël Pélissier, IRD; Marie-Pierre Ledru, IRD; Pierre-Michel Forget, MNHN, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728093v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting drought-response strategies and vulnerability to hydraulic failure in saplings of rainforest tree species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Foltzer</w:t>
+                <w:t xml:space="preserve">Trade-offs among hydraulic, mechanical and storage traits in stem-root xylem from different climate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Carrière, IRD; Raphaël Pélissier, IRD; Marie-Pierre Ledru, IRD; Pierre-Michel Forget, MNHN, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890685v1</w:t>
+                <w:t xml:space="preserve">hal-03728093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climbing plant diversity, ecology and evolution : as sources of innovation for technilogical bio-inspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Soffiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hattermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begüm Kaçamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living machines' webinar 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric scaling of hydraulics and mechanics drive the leaf-stem spectrum for 42 Neotropical tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4rd Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic and vulnerability segmentations at the leaf-stem interface: Do they exist and are they coordinated across Neotropical trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4rd Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-, Senescence-and Season-related changes in petiole structure-function relationships in Cecropia obtusa Trécul (Urticaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9134,544 +9146,544 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordia alliodora (Boraginaceae) as a candidate for tree plantations in French Guiana: characteristics and development of natural populations in Saül vicinity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Retrospective analysis of plant architecture: an extended definition of dendrochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Morel</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie A. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Nicolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association for Tropical Biology and Conservation (ATBC), Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971672v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective analysis of plant architecture: an extended definition of dendrochronology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Cordia alliodora (Boraginaceae) as a candidate for tree plantations in French Guiana: characteristics and development of natural populations in Saül vicinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Nicolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Association for Tropical Biology and Conservation (ATBC), Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971655v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding plant growth dynamics: links between morpho-anatomical structure and phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Tropical Biology and Conservation (ATBC 2016), Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Cecropia sciadophylla Morphogenesis Based on a Sink-Source Dynamic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Plant Growth Modeling And Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Beijing, China. pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual growth pattern of Cecropia sciadophylla: a comparison between two populations with contrasting precipitation seasonality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9693,245 +9705,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Rhode Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Formard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium "Mud deposit to mangrove in coastal areas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Porto Alegre, Brazil. pp.632-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relación entre el crecimiento primario y secundario en las especies pioneras Jacaranda copaia (Bignoniaceae) y Cecropia sciadophylla (Urticaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9939,521 +9951,521 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo R. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso Colombiano de Botanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Narino - San Juan de Pasto, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation de l'architecture des Plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plantes et peuplements virtuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Adjoint Ecologie des Forêts, Prairies et Milieux Aquatiques (0940)., Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périodicité et variabilité dans ces processus de croissance, ramification et floraison pour 5 populations de Cecropia sciadophylla sur le plateau Guyanas et dans le bassin Amazonien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Stevenson, P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La plasticité phénotypique des arbres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Oct 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coexistence of two Cecropia species: a morphological study approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ervan Rutishauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring morphogenetical gradients plasticity using hidden Markov tree models in young individuals of the tropical specie Symphonia globulifera (Clusiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10468,530 +10480,530 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P19:1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and characterizing the ontogenetic component in tree development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.38,1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Grosfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Chicago, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Grosfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien B. Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress (AFS,ASPB, ASPT, BSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation-based approaches for characterising plant architecture and assessing its plasticity at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nicolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.39:1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11001,499 +11013,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant architecture: from concepts to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Botanical Congress - IBC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between primary and secondary growth in Jacaranda copaia (Bignoniaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madrinan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Rhode Island, United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental-scale patterns of cecropia of phenology: evidence from herbarium specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Timothy Paine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts of Global Change on Tropical Ecosystems - cross-cutting the Abiotic, Biotic and Human Spheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Marburg, Germany. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodicity and growth pattern variability for six Cecropia sciadophylla populations in the Amazon basin and Guiana shield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Camilo Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablio Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Delnatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The annual Meeting of the Association for tropical Biology and Conservation (ATBC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paramaribo, Suriname. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11503,98 +11515,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre avec les arbres de la forêt guyanaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide des arbres de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office National des Forêts, 2021, 978-2-84207-398-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11604,51 +11616,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Global Spectra-Trait Initiative: A database of paired leaf spectroscopy and functional traits associated with leaf photosynthetic capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11700,195 +11712,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love thy neighbour? Tropical tree growth and its response to climate anomalies is mediated by neighbourhood hierarchy and dissimilarity in carbon and water related traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pionner Neotropical tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11940,51 +11952,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11994,100 +12006,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation de séquences d'évènements botaniques: applications à la compréhension de la régularité d'expression des processus de croissance, de ramification et de floraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université Henri Poincaré - Nancy I, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2002NAN10001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00106730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12097,105 +12109,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie, développement architectural et évolution de la tribu des Cecropieae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systématique, phylogénie et taxonomie. Université de Montpellier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03028146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12263,51 +12275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E32CFE64"/>
+    <w:nsid w:val="C4950DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12494,51 +12506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-heuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7956-0451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059850434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GNH-3499-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05231504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Sousa Abreu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Laine Borges L&#250;cio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Belloni Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-8087-FLORAM-2023-0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Biwol&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Webber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03175-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nasti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Vecchiato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Palladino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62147-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tedone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011538" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663780v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Petit-Bagnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.836247" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Kaack" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Abel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02970855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tchana Wandji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16942" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16723" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01823925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx194" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1177-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Camilo Zalamea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarmiento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Stevenson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467413000394" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757518v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthouly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042643" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogui Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127603" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leudet de La Vall&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0172-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Camilo Zalamea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0131-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032193v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2259" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00434378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009062" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. Puntieri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier E. Grosfeld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn235" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00271429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3Q4KQ9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madrinan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.95.3.263" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.05.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKBHCW8D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658899v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudurier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1577" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Imbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5769" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg046" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00249-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ79Z6TZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827469v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tancre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coulmier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032105v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-78-3-361" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683819v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770390v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-125" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gor&#234;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiatti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828104v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Florian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Bruno" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802325v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fambart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727611v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025900v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733768v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728093v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#233;rard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023076v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023029v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Stahl" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971655v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie A. Sabatier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546782v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191383v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190210v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stevenson, P." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190209v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Fonty" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847590v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831819v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grosfeld" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755408v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831827v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032388v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032389v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817514v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablio Stevenson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Delnatte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247124v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106730v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03028146v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-heuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7956-0451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059850434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GNH-3499-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05231504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Sousa Abreu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Laine Borges L&#250;cio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Belloni Schmidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-8087-FLORAM-2023-0026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Biwol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Webber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03175-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nasti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Vecchiato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Palladino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62147-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tedone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011538" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663780v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Petit-Bagnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.836247" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Kaack" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Abel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac223" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02970855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tchana Wandji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16723" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01823925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx194" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1177-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Camilo Zalamea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarmiento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Stevenson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467413000394" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z812PB8G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthouly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042643" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930743v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leudet de La Vall&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0172-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogui Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127603" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Camilo Zalamea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0131-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2259" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00434378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371151v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. Puntieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier E. Grosfeld" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn235" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00271429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3Q4KQ9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291816v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madrinan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.95.3.263" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.05.029" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKBHCW8D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658899v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudurier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1577" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Imbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005048" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5769" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg046" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00249-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ79Z6TZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827469v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tancre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coulmier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1180" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032105v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-78-3-361" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683819v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770390v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-125" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gor&#234;t" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiatti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828104v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Florian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Bruno" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876059v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fambart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727611v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025900v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733768v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733525v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673161v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#233;rard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733149v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soffiati" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023076v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023029v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Stahl" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343137v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971655v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie A. Sabatier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971672v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971712v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546782v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191383v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stevenson, P." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190209v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Fonty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847590v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831814v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grosfeld" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831827v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032388v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032389v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032390v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817514v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablio Stevenson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Delnatte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726316v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247124v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884893v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106730v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03028146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>