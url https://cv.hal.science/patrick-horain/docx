--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick HORAIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9470-6463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056999631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-1180-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3D motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.839 - 858. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-017-0861-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier ptychography microscopy with integrated positional misalignment correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2024, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction & calibration strategies for fourier ptychographic microscopy – a brief review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 5th International Symposium in Robotics and Manufacturing Automation (ROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Malacca, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMA55875.2022.9915678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep CNN frameworks comparison for malaria diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini Adyasha Pattanaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2019 Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution facial performance capture using CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kolchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Courchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTC 2014 : GPU Technology Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Jose, United States. pp.1 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de gestes : approches 2D & 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2013 : Journées d’étude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually cloning real human with motion style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI '11 : Third International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31603-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-configurable generic tracking of elongated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2013 : IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.2920 - 2927, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement hétérogène de grandes images avec StarPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : XXIVe Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBE: elastic blob ensemble for coarse human tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdzislaw Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2012 : 19th International Conference on Image Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1625 - 1628, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 3D Motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2012 : European Conference on Computer Vision </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.663 - 666, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving and rendering users in a 3D interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI 2010 : Second IEEE International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Allahabad, India. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast recursive ensemble convolution of haar-like features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jezierska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR "12 : IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, Rhode Island, United States. pp.3689-3696, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2012.6248115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating a conversational agent with user expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2011 : 11th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Reykjavik, Iceland. pp.464-465, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23974-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision artificielle et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3DM '10 : Journée scientifique du colloque "Analyse 3d du mouvement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time particle filtering with heuristics for 3D motion capture by monocular vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senanayak Sesh Kumar Karri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2010 : IEEE International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.139 - 144, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2010.5662008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage sur les contours et recalage sur les régions pour l'acquisition 3D des gestes en temps réel par vision monoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GW 2009 : 8th International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld Germany. pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiências em Telessaúde na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT 2008 : 2nd Workshop Internacional em Telessaúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vitória, Brazil. pp.1 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D face tracking on unknown users with dynamical active models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2009 : 15th International Multimedia Modeling Conference : Advances in multimedia modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France. pp.74 - 84, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92892-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interaction in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Face to Face Communication 2008 : A workshop/Summer school dedicated to the memory of Christian Benoît</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Baroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008 : Manifestation des Jeunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : a GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVC 2008 : 4th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Las Vegas, United States. pp.430 - 439, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : an opensource GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2008 : 16th ACM international conference on Multimedia : Open Source Software Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.1089 - 1092, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1459359.1459578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPUCV: A framework for image processing acceleration with graphics processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et suivi de la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mikolajczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées d'études et d'échanges Compression et Représentation des Signaux Audiovisuels (CORESA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et ajustement d'un modèle 3D articulé de la mainActes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Issy-les-Moulineaux, France. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling for multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Korea-France Workshop on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences non calibrées pour la reconstruction 3D de scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Oisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vezien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 11ème Congrès AFCET-RFIA (RFIA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Clermont-Ferrand, France. pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for fourier pytchography microscopy and application to malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, online, France. , Junior Conference on Data Science and Engineering (JDSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive on-the-fly Fourier ptychography reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Dogariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face2Phase 2017 : International conference on Holography, Tomography, 3D imaging, Phase Retrival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Delft, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Human Computer Interaction : 9th International Conference, IHCI 2017, Evry, France, December 11-13, 2017, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10688, pp.216, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-72037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence human computer interaction : 8th international conference, IHCI 2016, Pilani, India, December 12-13, 2016, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukhendu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samit Bhattacharya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.290, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-52502-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 6th international conference on Intelligent Human Computer Interaction, IHCI 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 39, pp.166, 2014, Procedia Computer Science, Procedia Computer Science, ISSN: 1877-0509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning with gesture expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.108, 2012, 978-3-659-20399-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Motion capture by computer vision and virtual rendering : allowing virtual telepresence to anyone using a personal computer with a webcam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.156, 2012, Informatics, 978-3-659-30254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et restitution des actions des utilisateurs en interaction distante dans un environnement 3D virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers virtuels et environnements collaboratifs : visions multidisciplinaires théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.217-226, 2011, Management et informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical gesture models for 3D motion capture from a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture in Embodied Communication and Human-Computer Interaction : 8th International Gesture Workshop, GW 2009, Bielefeld, Germany, February 25-27, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010, Lecture notes in artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interactions in virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Signals : Cognitive and Algorithmic Issues : COST Action 2102 and euCognition International School Vietri sul Mare, Italy, April 21-26, 2008 Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5398, Springer-Verlag, pp.1 - 23, 2009, Lecture Notes in Computer Science, 978-3-642-00524-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00525-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based vs. edge-based registration for 3D motion capture by real time monoscopic vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision/Computer Graphics Collaboration Techniques : 4th International Conference, MIRAGE 2009, Rocquencourt, France, May 4-6, 2009, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5496, Springer-Verlag GmbH, pp.344 - 355, 2009, Lecture Notes in Computer Science, 978-3-642-01810-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de dématriçage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 04291269. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, ajustement et recalage d'un modèle 3D articulé pour le suivi de la main dans des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision par ordinateur : extraction de primitives dans des images tridimensionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00312923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick HORAIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9470-6463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056999631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-1180-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3D motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.839 - 858. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-017-0861-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier ptychography microscopy with integrated positional misalignment correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2024, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction & calibration strategies for fourier ptychographic microscopy – a brief review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 5th International Symposium in Robotics and Manufacturing Automation (ROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Malacca, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMA55875.2022.9915678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep CNN frameworks comparison for malaria diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini Adyasha Pattanaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2019 Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution facial performance capture using CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kolchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Courchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTC 2014 : GPU Technology Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Jose, United States. pp.1 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de gestes : approches 2D & 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2013 : Journées d’étude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually cloning real human with motion style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI '11 : Third International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31603-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-configurable generic tracking of elongated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2013 : IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.2920 - 2927, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement hétérogène de grandes images avec StarPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : XXIVe Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBE: elastic blob ensemble for coarse human tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdzislaw Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2012 : 19th International Conference on Image Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1625 - 1628, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 3D Motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2012 : European Conference on Computer Vision </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.663 - 666, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving and rendering users in a 3D interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI 2010 : Second IEEE International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Allahabad, India. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast recursive ensemble convolution of haar-like features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jezierska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR "12 : IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, Rhode Island, United States. pp.3689-3696, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2012.6248115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating a conversational agent with user expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2011 : 11th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Reykjavik, Iceland. pp.464-465, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23974-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time particle filtering with heuristics for 3D motion capture by monocular vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senanayak Sesh Kumar Karri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2010 : IEEE International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.139 - 144, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2010.5662008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision artificielle et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3DM '10 : Journée scientifique du colloque "Analyse 3d du mouvement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage sur les contours et recalage sur les régions pour l'acquisition 3D des gestes en temps réel par vision monoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GW 2009 : 8th International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld Germany. pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiências em Telessaúde na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT 2008 : 2nd Workshop Internacional em Telessaúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vitória, Brazil. pp.1 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D face tracking on unknown users with dynamical active models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2009 : 15th International Multimedia Modeling Conference : Advances in multimedia modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France. pp.74 - 84, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92892-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interaction in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Face to Face Communication 2008 : A workshop/Summer school dedicated to the memory of Christian Benoît</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Baroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008 : Manifestation des Jeunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : a GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVC 2008 : 4th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Las Vegas, United States. pp.430 - 439, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : an opensource GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2008 : 16th ACM international conference on Multimedia : Open Source Software Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.1089 - 1092, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1459359.1459578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPUCV: A framework for image processing acceleration with graphics processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et suivi de la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mikolajczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées d'études et d'échanges Compression et Représentation des Signaux Audiovisuels (CORESA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et ajustement d'un modèle 3D articulé de la mainActes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Issy-les-Moulineaux, France. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling for multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Korea-France Workshop on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences non calibrées pour la reconstruction 3D de scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Oisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vezien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 11ème Congrès AFCET-RFIA (RFIA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Clermont-Ferrand, France. pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for fourier pytchography microscopy and application to malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, online, France. , Junior Conference on Data Science and Engineering (JDSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive on-the-fly Fourier ptychography reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Dogariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face2Phase 2017 : International conference on Holography, Tomography, 3D imaging, Phase Retrival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Delft, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Human Computer Interaction : 9th International Conference, IHCI 2017, Evry, France, December 11-13, 2017, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10688, pp.216, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-72037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence human computer interaction : 8th international conference, IHCI 2016, Pilani, India, December 12-13, 2016, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukhendu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samit Bhattacharya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.290, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-52502-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 6th international conference on Intelligent Human Computer Interaction, IHCI 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 39, pp.166, 2014, Procedia Computer Science, Procedia Computer Science, ISSN: 1877-0509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning with gesture expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.108, 2012, 978-3-659-20399-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Motion capture by computer vision and virtual rendering : allowing virtual telepresence to anyone using a personal computer with a webcam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.156, 2012, Informatics, 978-3-659-30254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et restitution des actions des utilisateurs en interaction distante dans un environnement 3D virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers virtuels et environnements collaboratifs : visions multidisciplinaires théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.217-226, 2011, Management et informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical gesture models for 3D motion capture from a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture in Embodied Communication and Human-Computer Interaction : 8th International Gesture Workshop, GW 2009, Bielefeld, Germany, February 25-27, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010, Lecture notes in artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interactions in virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Signals : Cognitive and Algorithmic Issues : COST Action 2102 and euCognition International School Vietri sul Mare, Italy, April 21-26, 2008 Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5398, Springer-Verlag, pp.1 - 23, 2009, Lecture Notes in Computer Science, 978-3-642-00524-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00525-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based vs. edge-based registration for 3D motion capture by real time monoscopic vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision/Computer Graphics Collaboration Techniques : 4th International Conference, MIRAGE 2009, Rocquencourt, France, May 4-6, 2009, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5496, Springer-Verlag GmbH, pp.344 - 355, 2009, Lecture Notes in Computer Science, 978-3-642-01810-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de dématriçage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 04291269. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, ajustement et recalage d'un modèle 3D articulé pour le suivi de la main dans des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision par ordinateur : extraction de primitives dans des images tridimensionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00312923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="964C70F9"/>
+    <w:nsid w:val="78444B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-horain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9470-6463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056999631" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1180-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0861-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Damurie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMA55875.2022.9915678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Adyasha Pattanaik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kolchin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Courchay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mkhinini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajagopal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31603-6_11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wesierski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2013.363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060143v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dinh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Kowalczuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_77" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianle Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6248115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23974-8_64" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senanayak Sesh Kumar Karri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belfeki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92892-8_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XTKKCP2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Baroud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allusse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Agarwal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindula Saipriyadarshan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouhaddi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mikolajczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Dogariu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Basu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Das" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samit Bhattacharya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bideau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KP12800P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_31" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XV5JNN0S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tarin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-horain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9470-6463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056999631" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1180-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0861-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Damurie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMA55875.2022.9915678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Adyasha Pattanaik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kolchin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Courchay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mkhinini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajagopal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31603-6_11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wesierski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2013.363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060143v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dinh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Kowalczuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_77" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianle Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6248115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23974-8_64" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senanayak Sesh Kumar Karri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belfeki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92892-8_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XTKKCP2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Baroud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allusse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Agarwal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindula Saipriyadarshan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouhaddi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mikolajczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Dogariu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Basu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Das" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samit Bhattacharya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bideau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KP12800P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_31" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XV5JNN0S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tarin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>