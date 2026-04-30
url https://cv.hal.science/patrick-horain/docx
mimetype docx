--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick HORAIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9470-6463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056999631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-1180-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3D motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.839 - 858. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-017-0861-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier ptychography microscopy with integrated positional misalignment correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2024, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction & calibration strategies for fourier ptychographic microscopy – a brief review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 5th International Symposium in Robotics and Manufacturing Automation (ROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Malacca, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMA55875.2022.9915678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep CNN frameworks comparison for malaria diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini Adyasha Pattanaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2019 Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution facial performance capture using CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kolchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Courchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTC 2014 : GPU Technology Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Jose, United States. pp.1 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de gestes : approches 2D & 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2013 : Journées d’étude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually cloning real human with motion style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI '11 : Third International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31603-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-configurable generic tracking of elongated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2013 : IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.2920 - 2927, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement hétérogène de grandes images avec StarPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : XXIVe Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBE: elastic blob ensemble for coarse human tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdzislaw Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2012 : 19th International Conference on Image Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1625 - 1628, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 3D Motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2012 : European Conference on Computer Vision </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.663 - 666, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving and rendering users in a 3D interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI 2010 : Second IEEE International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Allahabad, India. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast recursive ensemble convolution of haar-like features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jezierska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR "12 : IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, Rhode Island, United States. pp.3689-3696, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2012.6248115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating a conversational agent with user expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2011 : 11th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Reykjavik, Iceland. pp.464-465, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23974-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time particle filtering with heuristics for 3D motion capture by monocular vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senanayak Sesh Kumar Karri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2010 : IEEE International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.139 - 144, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2010.5662008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision artificielle et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3DM '10 : Journée scientifique du colloque "Analyse 3d du mouvement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage sur les contours et recalage sur les régions pour l'acquisition 3D des gestes en temps réel par vision monoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GW 2009 : 8th International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld Germany. pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiências em Telessaúde na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT 2008 : 2nd Workshop Internacional em Telessaúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vitória, Brazil. pp.1 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D face tracking on unknown users with dynamical active models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2009 : 15th International Multimedia Modeling Conference : Advances in multimedia modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France. pp.74 - 84, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92892-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interaction in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Face to Face Communication 2008 : A workshop/Summer school dedicated to the memory of Christian Benoît</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Baroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008 : Manifestation des Jeunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : a GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVC 2008 : 4th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Las Vegas, United States. pp.430 - 439, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : an opensource GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2008 : 16th ACM international conference on Multimedia : Open Source Software Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.1089 - 1092, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1459359.1459578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPUCV: A framework for image processing acceleration with graphics processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et suivi de la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mikolajczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées d'études et d'échanges Compression et Représentation des Signaux Audiovisuels (CORESA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et ajustement d'un modèle 3D articulé de la mainActes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Issy-les-Moulineaux, France. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling for multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Korea-France Workshop on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences non calibrées pour la reconstruction 3D de scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Oisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vezien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 11ème Congrès AFCET-RFIA (RFIA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Clermont-Ferrand, France. pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for fourier pytchography microscopy and application to malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, online, France. , Junior Conference on Data Science and Engineering (JDSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive on-the-fly Fourier ptychography reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Dogariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face2Phase 2017 : International conference on Holography, Tomography, 3D imaging, Phase Retrival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Delft, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Human Computer Interaction : 9th International Conference, IHCI 2017, Evry, France, December 11-13, 2017, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10688, pp.216, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-72037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence human computer interaction : 8th international conference, IHCI 2016, Pilani, India, December 12-13, 2016, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukhendu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samit Bhattacharya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.290, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-52502-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 6th international conference on Intelligent Human Computer Interaction, IHCI 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 39, pp.166, 2014, Procedia Computer Science, Procedia Computer Science, ISSN: 1877-0509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning with gesture expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.108, 2012, 978-3-659-20399-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Motion capture by computer vision and virtual rendering : allowing virtual telepresence to anyone using a personal computer with a webcam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.156, 2012, Informatics, 978-3-659-30254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et restitution des actions des utilisateurs en interaction distante dans un environnement 3D virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers virtuels et environnements collaboratifs : visions multidisciplinaires théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.217-226, 2011, Management et informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical gesture models for 3D motion capture from a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture in Embodied Communication and Human-Computer Interaction : 8th International Gesture Workshop, GW 2009, Bielefeld, Germany, February 25-27, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010, Lecture notes in artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interactions in virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Signals : Cognitive and Algorithmic Issues : COST Action 2102 and euCognition International School Vietri sul Mare, Italy, April 21-26, 2008 Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5398, Springer-Verlag, pp.1 - 23, 2009, Lecture Notes in Computer Science, 978-3-642-00524-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00525-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based vs. edge-based registration for 3D motion capture by real time monoscopic vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision/Computer Graphics Collaboration Techniques : 4th International Conference, MIRAGE 2009, Rocquencourt, France, May 4-6, 2009, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5496, Springer-Verlag GmbH, pp.344 - 355, 2009, Lecture Notes in Computer Science, 978-3-642-01810-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de dématriçage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 04291269. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, ajustement et recalage d'un modèle 3D articulé pour le suivi de la main dans des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision par ordinateur : extraction de primitives dans des images tridimensionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00312923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick HORAIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9470-6463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056999631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-1180-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3D motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.839 - 858. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-017-0861-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier ptychography microscopy with integrated positional misalignment correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2024, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction & calibration strategies for fourier ptychographic microscopy – a brief review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 5th International Symposium in Robotics and Manufacturing Automation (ROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Malacca, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMA55875.2022.9915678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep CNN frameworks comparison for malaria diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini Adyasha Pattanaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2019 Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution facial performance capture using CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kolchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Courchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTC 2014 : GPU Technology Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Jose, United States. pp.1 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de gestes : approches 2D & 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2013 : Journées d’étude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually cloning real human with motion style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI '11 : Third International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31603-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-configurable generic tracking of elongated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2013 : IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.2920 - 2927, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement hétérogène de grandes images avec StarPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : XXIVe Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBE: elastic blob ensemble for coarse human tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdzislaw Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2012 : 19th International Conference on Image Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1625 - 1628, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 3D Motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2012 : European Conference on Computer Vision </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.663 - 666, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving and rendering users in a 3D interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI 2010 : Second IEEE International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Allahabad, India. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast recursive ensemble convolution of haar-like features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jezierska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR "12 : IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, Rhode Island, United States. pp.3689-3696, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2012.6248115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating a conversational agent with user expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2011 : 11th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Reykjavik, Iceland. pp.464-465, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23974-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time particle filtering with heuristics for 3D motion capture by monocular vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senanayak Sesh Kumar Karri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2010 : IEEE International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.139 - 144, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2010.5662008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision artificielle et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3DM '10 : Journée scientifique du colloque "Analyse 3d du mouvement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage sur les contours et recalage sur les régions pour l'acquisition 3D des gestes en temps réel par vision monoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GW 2009 : 8th International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld Germany. pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D face tracking on unknown users with dynamical active models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2009 : 15th International Multimedia Modeling Conference : Advances in multimedia modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France. pp.74 - 84, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92892-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiências em Telessaúde na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT 2008 : 2nd Workshop Internacional em Telessaúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vitória, Brazil. pp.1 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interaction in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Face to Face Communication 2008 : A workshop/Summer school dedicated to the memory of Christian Benoît</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : a GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVC 2008 : 4th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Las Vegas, United States. pp.430 - 439, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : an opensource GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2008 : 16th ACM international conference on Multimedia : Open Source Software Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.1089 - 1092, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1459359.1459578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Baroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008 : Manifestation des Jeunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPUCV: A framework for image processing acceleration with graphics processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et suivi de la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mikolajczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées d'études et d'échanges Compression et Représentation des Signaux Audiovisuels (CORESA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et ajustement d'un modèle 3D articulé de la mainActes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Issy-les-Moulineaux, France. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling for multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Korea-France Workshop on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences non calibrées pour la reconstruction 3D de scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Oisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vezien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 11ème Congrès AFCET-RFIA (RFIA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Clermont-Ferrand, France. pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for fourier pytchography microscopy and application to malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, online, France. , Junior Conference on Data Science and Engineering (JDSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive on-the-fly Fourier ptychography reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Dogariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face2Phase 2017 : International conference on Holography, Tomography, 3D imaging, Phase Retrival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Delft, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Human Computer Interaction : 9th International Conference, IHCI 2017, Evry, France, December 11-13, 2017, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10688, pp.216, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-72037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence human computer interaction : 8th international conference, IHCI 2016, Pilani, India, December 12-13, 2016, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukhendu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samit Bhattacharya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.290, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-52502-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 6th international conference on Intelligent Human Computer Interaction, IHCI 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 39, pp.166, 2014, Procedia Computer Science, Procedia Computer Science, ISSN: 1877-0509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning with gesture expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.108, 2012, 978-3-659-20399-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Motion capture by computer vision and virtual rendering : allowing virtual telepresence to anyone using a personal computer with a webcam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.156, 2012, Informatics, 978-3-659-30254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et restitution des actions des utilisateurs en interaction distante dans un environnement 3D virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers virtuels et environnements collaboratifs : visions multidisciplinaires théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.217-226, 2011, Management et informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical gesture models for 3D motion capture from a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture in Embodied Communication and Human-Computer Interaction : 8th International Gesture Workshop, GW 2009, Bielefeld, Germany, February 25-27, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010, Lecture notes in artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interactions in virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Signals : Cognitive and Algorithmic Issues : COST Action 2102 and euCognition International School Vietri sul Mare, Italy, April 21-26, 2008 Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5398, Springer-Verlag, pp.1 - 23, 2009, Lecture Notes in Computer Science, 978-3-642-00524-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00525-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based vs. edge-based registration for 3D motion capture by real time monoscopic vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision/Computer Graphics Collaboration Techniques : 4th International Conference, MIRAGE 2009, Rocquencourt, France, May 4-6, 2009, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5496, Springer-Verlag GmbH, pp.344 - 355, 2009, Lecture Notes in Computer Science, 978-3-642-01810-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de dématriçage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 04291269. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, ajustement et recalage d'un modèle 3D articulé pour le suivi de la main dans des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision par ordinateur : extraction de primitives dans des images tridimensionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00312923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78444B4A"/>
+    <w:nsid w:val="2A157B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-horain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9470-6463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056999631" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1180-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0861-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Damurie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMA55875.2022.9915678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Adyasha Pattanaik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kolchin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Courchay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mkhinini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajagopal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31603-6_11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wesierski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2013.363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060143v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dinh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Kowalczuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_77" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianle Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6248115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23974-8_64" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senanayak Sesh Kumar Karri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belfeki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92892-8_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XTKKCP2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Baroud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allusse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Agarwal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindula Saipriyadarshan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouhaddi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mikolajczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Dogariu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Basu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Das" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samit Bhattacharya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bideau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KP12800P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_31" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XV5JNN0S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tarin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-horain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9470-6463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056999631" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1180-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0861-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Damurie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMA55875.2022.9915678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Adyasha Pattanaik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kolchin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Courchay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mkhinini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajagopal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31603-6_11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wesierski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2013.363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060143v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dinh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Kowalczuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_77" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianle Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6248115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23974-8_64" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senanayak Sesh Kumar Karri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92892-8_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XTKKCP2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belfeki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allusse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Agarwal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindula Saipriyadarshan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_42" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459578" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Baroud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouhaddi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mikolajczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Dogariu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Basu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Das" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samit Bhattacharya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bideau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KP12800P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_31" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XV5JNN0S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tarin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>