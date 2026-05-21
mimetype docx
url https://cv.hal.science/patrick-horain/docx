--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick HORAIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9470-6463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056999631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-1180-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3D motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.839 - 858. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-017-0861-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier ptychography microscopy with integrated positional misalignment correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2024, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction & calibration strategies for fourier ptychographic microscopy – a brief review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 5th International Symposium in Robotics and Manufacturing Automation (ROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Malacca, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMA55875.2022.9915678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep CNN frameworks comparison for malaria diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini Adyasha Pattanaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2019 Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution facial performance capture using CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kolchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Courchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTC 2014 : GPU Technology Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Jose, United States. pp.1 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de gestes : approches 2D & 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2013 : Journées d’étude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually cloning real human with motion style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI '11 : Third International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31603-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-configurable generic tracking of elongated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2013 : IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.2920 - 2927, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement hétérogène de grandes images avec StarPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : XXIVe Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBE: elastic blob ensemble for coarse human tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdzislaw Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2012 : 19th International Conference on Image Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1625 - 1628, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 3D Motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2012 : European Conference on Computer Vision </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.663 - 666, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving and rendering users in a 3D interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI 2010 : Second IEEE International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Allahabad, India. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast recursive ensemble convolution of haar-like features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jezierska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR "12 : IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, Rhode Island, United States. pp.3689-3696, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2012.6248115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating a conversational agent with user expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2011 : 11th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Reykjavik, Iceland. pp.464-465, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23974-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time particle filtering with heuristics for 3D motion capture by monocular vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senanayak Sesh Kumar Karri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2010 : IEEE International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.139 - 144, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2010.5662008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision artificielle et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3DM '10 : Journée scientifique du colloque "Analyse 3d du mouvement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage sur les contours et recalage sur les régions pour l'acquisition 3D des gestes en temps réel par vision monoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GW 2009 : 8th International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld Germany. pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D face tracking on unknown users with dynamical active models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2009 : 15th International Multimedia Modeling Conference : Advances in multimedia modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France. pp.74 - 84, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92892-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiências em Telessaúde na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT 2008 : 2nd Workshop Internacional em Telessaúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vitória, Brazil. pp.1 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interaction in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Face to Face Communication 2008 : A workshop/Summer school dedicated to the memory of Christian Benoît</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : a GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVC 2008 : 4th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Las Vegas, United States. pp.430 - 439, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : an opensource GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2008 : 16th ACM international conference on Multimedia : Open Source Software Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.1089 - 1092, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1459359.1459578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Baroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008 : Manifestation des Jeunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPUCV: A framework for image processing acceleration with graphics processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et suivi de la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mikolajczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées d'études et d'échanges Compression et Représentation des Signaux Audiovisuels (CORESA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et ajustement d'un modèle 3D articulé de la mainActes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Issy-les-Moulineaux, France. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling for multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Korea-France Workshop on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences non calibrées pour la reconstruction 3D de scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Oisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vezien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 11ème Congrès AFCET-RFIA (RFIA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Clermont-Ferrand, France. pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for fourier pytchography microscopy and application to malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, online, France. , Junior Conference on Data Science and Engineering (JDSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive on-the-fly Fourier ptychography reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Dogariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face2Phase 2017 : International conference on Holography, Tomography, 3D imaging, Phase Retrival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Delft, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Human Computer Interaction : 9th International Conference, IHCI 2017, Evry, France, December 11-13, 2017, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10688, pp.216, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-72037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence human computer interaction : 8th international conference, IHCI 2016, Pilani, India, December 12-13, 2016, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukhendu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samit Bhattacharya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.290, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-52502-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 6th international conference on Intelligent Human Computer Interaction, IHCI 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 39, pp.166, 2014, Procedia Computer Science, Procedia Computer Science, ISSN: 1877-0509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning with gesture expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.108, 2012, 978-3-659-20399-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Motion capture by computer vision and virtual rendering : allowing virtual telepresence to anyone using a personal computer with a webcam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.156, 2012, Informatics, 978-3-659-30254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et restitution des actions des utilisateurs en interaction distante dans un environnement 3D virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers virtuels et environnements collaboratifs : visions multidisciplinaires théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.217-226, 2011, Management et informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical gesture models for 3D motion capture from a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture in Embodied Communication and Human-Computer Interaction : 8th International Gesture Workshop, GW 2009, Bielefeld, Germany, February 25-27, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010, Lecture notes in artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interactions in virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Signals : Cognitive and Algorithmic Issues : COST Action 2102 and euCognition International School Vietri sul Mare, Italy, April 21-26, 2008 Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5398, Springer-Verlag, pp.1 - 23, 2009, Lecture Notes in Computer Science, 978-3-642-00524-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00525-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based vs. edge-based registration for 3D motion capture by real time monoscopic vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision/Computer Graphics Collaboration Techniques : 4th International Conference, MIRAGE 2009, Rocquencourt, France, May 4-6, 2009, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5496, Springer-Verlag GmbH, pp.344 - 355, 2009, Lecture Notes in Computer Science, 978-3-642-01810-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de dématriçage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 04291269. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, ajustement et recalage d'un modèle 3D articulé pour le suivi de la main dans des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision par ordinateur : extraction de primitives dans des images tridimensionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00312923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick HORAIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9470-6463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056999631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=duMiJP0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-1180-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3D motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.839 - 858. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-017-0861-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier ptychography microscopy with integrated positional misalignment correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2024, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction & calibration strategies for fourier ptychographic microscopy – a brief review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 5th International Symposium in Robotics and Manufacturing Automation (ROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Malacca, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMA55875.2022.9915678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep CNN frameworks comparison for malaria diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini Adyasha Pattanaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2019 Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution facial performance capture using CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kolchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Courchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTC 2014 : GPU Technology Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Jose, United States. pp.1 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de gestes : approches 2D & 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2013 : Journées d’étude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually cloning real human with motion style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI '11 : Third International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31603-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-configurable generic tracking of elongated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2013 : IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.2920 - 2927, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement hétérogène de grandes images avec StarPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : XXIVe Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 3D Motion capture by monocular vision and virtual rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2012 : European Conference on Computer Vision </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.663 - 666, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBE: elastic blob ensemble for coarse human tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdzislaw Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2012 : 19th International Conference on Image Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1625 - 1628, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving and rendering users in a 3D interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI 2010 : Second IEEE International Conference on Intelligent Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Allahabad, India. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast recursive ensemble convolution of haar-like features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wesierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mkhinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jezierska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR "12 : IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, Rhode Island, United States. pp.3689-3696, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2012.6248115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating a conversational agent with user expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2011 : 11th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Reykjavik, Iceland. pp.464-465, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23974-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision artificielle et restitution virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3DM '10 : Journée scientifique du colloque "Analyse 3d du mouvement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time particle filtering with heuristics for 3D motion capture by monocular vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senanayak Sesh Kumar Karri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2010 : IEEE International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.139 - 144, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2010.5662008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage sur les contours et recalage sur les régions pour l'acquisition 3D des gestes en temps réel par vision monoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GW 2009 : 8th International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld Germany. pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiências em Telessaúde na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT 2008 : 2nd Workshop Internacional em Telessaúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vitória, Brazil. pp.1 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D face tracking on unknown users with dynamical active models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2009 : 15th International Multimedia Modeling Conference : Advances in multimedia modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France. pp.74 - 84, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92892-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interaction in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Face to Face Communication 2008 : A workshop/Summer school dedicated to the memory of Christian Benoît</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Baroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008 : Manifestation des Jeunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : a GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVC 2008 : 4th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Las Vegas, United States. pp.430 - 439, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GpuCV : an opensource GPU-accelerated framework for image processing and computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindula Saipriyadarshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2008 : 16th ACM international conference on Multimedia : Open Source Software Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.1089 - 1092, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1459359.1459578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPUCV: A framework for image processing acceleration with graphics processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et suivi de la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mikolajczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées d'études et d'échanges Compression et Représentation des Signaux Audiovisuels (CORESA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et ajustement d'un modèle 3D articulé de la mainActes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 6èmes Journées du Groupe de Travail Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Issy-les-Moulineaux, France. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences non calibrées pour la reconstruction 3D de scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Oisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vezien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 11ème Congrès AFCET-RFIA (RFIA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Clermont-Ferrand, France. pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling for multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Korea-France Workshop on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for fourier pytchography microscopy and application to malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Damurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, online, France. , Junior Conference on Data Science and Engineering (JDSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive on-the-fly Fourier ptychography reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Dogariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face2Phase 2017 : International conference on Holography, Tomography, 3D imaging, Phase Retrival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Delft, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Human Computer Interaction : 9th International Conference, IHCI 2017, Evry, France, December 11-13, 2017, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10688, pp.216, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-72037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence human computer interaction : 8th international conference, IHCI 2016, Pilani, India, December 12-13, 2016, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukhendu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samit Bhattacharya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.290, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-52502-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 6th international conference on Intelligent Human Computer Interaction, IHCI 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 39, pp.166, 2014, Procedia Computer Science, Procedia Computer Science, ISSN: 1877-0509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning with gesture expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.108, 2012, 978-3-659-20399-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Motion capture by computer vision and virtual rendering : allowing virtual telepresence to anyone using a personal computer with a webcam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.156, 2012, Informatics, 978-3-659-30254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et restitution des actions des utilisateurs en interaction distante dans un environnement 3D virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marques Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers virtuels et environnements collaboratifs : visions multidisciplinaires théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.217-226, 2011, Management et informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical gesture models for 3D motion capture from a library of gestures with variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture in Embodied Communication and Human-Computer Interaction : 8th International Gesture Workshop, GW 2009, Bielefeld, Germany, February 25-27, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010, Lecture notes in artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human machine interactions in virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Signals : Cognitive and Algorithmic Issues : COST Action 2102 and euCognition International School Vietri sul Mare, Italy, April 21-26, 2008 Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5398, Springer-Verlag, pp.1 - 23, 2009, Lecture Notes in Computer Science, 978-3-642-00524-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00525-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based vs. edge-based registration for 3D motion capture by real time monoscopic vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision/Computer Graphics Collaboration Techniques : 4th International Conference, MIRAGE 2009, Rocquencourt, France, May 4-6, 2009, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5496, Springer-Verlag GmbH, pp.344 - 355, 2009, Lecture Notes in Computer Science, 978-3-642-01810-7. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de dématriçage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 04291269. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, ajustement et recalage d'un modèle 3D articulé pour le suivi de la main dans des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision par ordinateur : extraction de primitives dans des images tridimensionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00312923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A157B88"/>
+    <w:nsid w:val="AF57B8C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-horain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9470-6463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056999631" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1180-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0861-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Damurie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMA55875.2022.9915678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Adyasha Pattanaik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kolchin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Courchay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mkhinini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajagopal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31603-6_11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wesierski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2013.363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060143v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dinh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Kowalczuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_77" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianle Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6248115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23974-8_64" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senanayak Sesh Kumar Karri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92892-8_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XTKKCP2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belfeki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allusse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Agarwal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindula Saipriyadarshan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_42" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459578" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Baroud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouhaddi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mikolajczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Dogariu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Basu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Das" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samit Bhattacharya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bideau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KP12800P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_31" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XV5JNN0S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tarin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-horain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9470-6463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056999631" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=duMiJP0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1180-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0861-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Damurie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMA55875.2022.9915678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Adyasha Pattanaik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kolchin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Courchay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mkhinini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajagopal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31603-6_11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wesierski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2013.363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dinh Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_77" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Kowalczuk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467187" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Soares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianle Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6248115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23974-8_64" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senanayak Sesh Kumar Karri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Pez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belfeki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92892-8_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XTKKCP2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Baroud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allusse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Agarwal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindula Saipriyadarshan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_42" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouhaddi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mikolajczyk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Dogariu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Basu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Das" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samit Bhattacharya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bideau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KP12800P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_31" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XV5JNN0S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tarin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>