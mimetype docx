--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -115,165 +115,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contentieux interaméricain des droits de l’homme, remède efficace à la violation des droits des peuples autochtones ? Réflexions à partir de l’affaire Lhaka Honhat</w:t>
+                <w:t xml:space="preserve">Les nouveaux habits de la coercition économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives contentieuses internationales (PCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.150</w:t>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Dossier L'Amérique selon Trump, Vol. 2025/3 (n° 107), pp. 48-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435751v1</w:t>
+                <w:t xml:space="preserve">hal-05284926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux habits de la coercition économique</w:t>
+                <w:t xml:space="preserve">Le contentieux interaméricain des droits de l’homme, remède efficace à la violation des droits des peuples autochtones ? Réflexions à partir de l’affaire Lhaka Honhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Dossier L'Amérique selon Trump, Vol. 2025/3 (n° 107), pp. 48-57</w:t>
+              <w:t xml:space="preserve">Perspectives contentieuses internationales (PCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284926v1</w:t>
+                <w:t xml:space="preserve">hal-05435751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des amis trop discrets. La participation des communautés locales à l’arbitrage d’investissement</w:t>
               </w:r>
@@ -650,165 +650,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétence des États à l'égard des données numériques : du nuage au brouillard en attendant l'éclaircie ?</w:t>
+                <w:t xml:space="preserve">Les compétences des États à l’égard des données numériques. Du nuage au brouillard… en attendant l’éclaircie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.665</w:t>
+              <w:t xml:space="preserve">, 2019, 3, pp.665-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02487803v1</w:t>
+                <w:t xml:space="preserve">hal-04422066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences des États à l’égard des données numériques. Du nuage au brouillard… en attendant l’éclaircie ?</w:t>
+                <w:t xml:space="preserve">La compétence des États à l'égard des données numériques : du nuage au brouillard en attendant l'éclaircie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3, pp.665-680</w:t>
+              <w:t xml:space="preserve">, 2019, 03, pp.665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422066v1</w:t>
+                <w:t xml:space="preserve">halshs-02487803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les nuages ne s’arrêtent pas aux frontières. Remarques sur l’application du droit dans l’espace numérique à la lumière du Cloud Act</w:t>
               </w:r>
@@ -1992,173 +1992,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération internationale</w:t>
+                <w:t xml:space="preserve">Architecture physique de l’Internet et régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Bertoni and R. Matta-Duvignau. </w:t>
+              <w:t xml:space="preserve">C. Castet-Renard and V. Ndior and L. Raas-Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique du droit de l’éducation. Volume 2. Droit de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
+              <w:t xml:space="preserve">Enjeux internationaux des activités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.53-62, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422071v1</w:t>
+                <w:t xml:space="preserve">hal-04422072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture physique de l’Internet et régulation</w:t>
+                <w:t xml:space="preserve">Coopération internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Castet-Renard and V. Ndior and L. Raas-Masson. </w:t>
+              <w:t xml:space="preserve">P. Bertoni and R. Matta-Duvignau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux internationaux des activités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, pp.53-62, 2021</w:t>
+              <w:t xml:space="preserve">Dictionnaire critique du droit de l’éducation. Volume 2. Droit de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422072v1</w:t>
+                <w:t xml:space="preserve">hal-04422071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introuvable revirement de jurisprudence CIRDI</w:t>
               </w:r>
@@ -2430,173 +2430,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jurisprudence du Tribunal international du droit de la mer et la responsabilité internationale</w:t>
+                <w:t xml:space="preserve">Faut-il créer une organisation internationale dédiée à la lutte contre les cyberattaques ? Une question qui en appelle beaucoup d’autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">G. Le Floch. </w:t>
+              <w:t xml:space="preserve">M. Grange and A.-T. Norodom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 20 ans du Tribunal international du droit de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.313-332, 2018</w:t>
+              <w:t xml:space="preserve">Cyberattaques et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.89-102, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422079v1</w:t>
+                <w:t xml:space="preserve">hal-04422077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il créer une organisation internationale dédiée à la lutte contre les cyberattaques ? Une question qui en appelle beaucoup d’autres</w:t>
+                <w:t xml:space="preserve">La jurisprudence du Tribunal international du droit de la mer et la responsabilité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Grange and A.-T. Norodom. </w:t>
+              <w:t xml:space="preserve">G. Le Floch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberattaques et droit international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.89-102, 2018</w:t>
+              <w:t xml:space="preserve">Les 20 ans du Tribunal international du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.313-332, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422077v1</w:t>
+                <w:t xml:space="preserve">hal-04422079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contenu de la responsabilité de l’État négligent</w:t>
               </w:r>
@@ -3467,51 +3467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435751v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05284926v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clavel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raingeard de La Bl&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Nanteuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01783005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Latty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Nanteuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2014.4765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2013.4826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2012.4696" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2011.4197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Fleury-Graff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Douzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Toko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04020014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guilluy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Antoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Simon Caird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04684862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05284926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clavel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raingeard de La Bl&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Nanteuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01783005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Latty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Nanteuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2014.4765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2013.4826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2012.4696" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2011.4197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Fleury-Graff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Douzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Toko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04020014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guilluy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Antoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Simon Caird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04684862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>