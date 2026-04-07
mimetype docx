--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -554,9581 +554,9581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local transparent boundary conditions for wave propagation in fractal trees (ii): error and complexity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1357524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909750v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Analysis of Goldstein's Model for time harmonic acoustics in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.451-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2022007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An efficient numerical method for time domain electromagnetic wave propagation in co-axial cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Beni Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/cmam-2021-0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral theory for Maxwell's equations at the interface of a metamaterial. Part II: Limiting absorption, limiting amplitude principles and interface resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (6), pp.1217-1295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03605302.2022.2051188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A DtN approach to the mathematical and numerical analysis in waveguides with periodic outlets at infinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lescarret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/paa.2021.3.487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local transparent boundary conditions for wave propagation in fractal trees (I). Method and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1362334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462264v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Analysis of a Method for Solving 2D Linear Isotropic Elastodynamics with Free Boundary Condition using Potentials and Finite Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Albella Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparent boundary conditions for wave propagation in fractal trees: convolution quadrature approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146(2), pp.281-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-020-01145-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265345v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic modelling of Skin-effects in coaxial cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SN Partial Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42985-020-00043-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512156v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponentially convergent non overlapping domain decomposition methods for the Helmholtz equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lecouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (3), pp.775-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2019050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03052206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trapped modes in thin and infinite ladder like domains. Part 2 : asymptotic analysis and numerical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Vasilevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822437v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave propagation in fractal trees. Mathematical and Numerical Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2019010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801394v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving 2D linear isotropic elastodynamics by means of scalar potentials: a new challenge for finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Albella Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-018-0768-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the analysis of perfectly matched layers for a class of dispersive media and application to negative index metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vinoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.2775-2810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327315v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-posedness of a generalized time-harmonic transport equation for acoustics in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379054v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (8), pp.3117 - 3137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.4805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical models for dispersive electromagnetic waves: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (11), pp.2792-2830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral theory for Maxwell's equations at the interface of a metamaterial. Part I: Generalized Fourier transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (11), pp.1707-1748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trapped modes in thin and infinite ladder like domains. Part 1 : existence results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Vasilevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103(3) (103-134)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stable Perfectly Matched Layers for a Cold Plasma in a Strong Background Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 341, pp.76-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal Trends in Transcatheter Aortic Valve Replacement in France: FRANCE 2 to FRANCE TAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (1), pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time Domain Simulation of a Piano. Part 2 : Numerical Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (1), pp.93-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective transmission conditions for thin-layer transmission problems in elastodynamics. The case of a planar layer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.43-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2015030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Aspects of variational boundary integral equations for time dependent wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence of guided waves due to a lineic perturbation of a 3D periodic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Vasilevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aml.2016.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions of the time-harmonic wave equation in periodic waveguides : asymptotic behaviour and radiation condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 219 (1), pp.10.1007/s00205-015-0897-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-015-0897-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086033v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfectly matched layers in negative index metamaterials and plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vinoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 50, p. 113-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201550006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082445v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piano rêvé des mathématiciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-order asymptotic expansion for the acoustics in viscous gases close to rigid walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kersten Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thöns-Zueva Anastasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202514500080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasi-local transmission conditions for non-overlapping domain decomposition methods for the Helmholtz equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lecouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stupfel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.403-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2014.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modelling of multi conductor cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+                <w:t xml:space="preserve">Geoffrey Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2015.8.521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modeling of electromagnetic wave propagation in heterogeneous lossy coaxial cables with variable cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2013.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and simulation of a grand piano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4809649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Well-Posedness , Stability And Accuracy Of An Asymptotic Model For Thin Periodic Interfaces In Electromagnetic Scattering Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time domain simulation of a piano. Part 1 : model description.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (05), pp.1241-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913775v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operator Factorization for Multiple-Scattering Problems and an Application to Periodic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coatléven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.303-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An elementary introduction to the construction and the analysis of Perfectly Matched Layers for time domain wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57, pp.5-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Error estimates for 1D asymptotic models in coaxial cables with non-homogeneous cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, xx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/aamm.12-12S06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875808v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Models for Wave Propagation Across Thin Periodic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.28-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving the Homogeneous Isotropic Linear Elastodynamics Equations Using Potentials and Finite Elements. The Case of the Rigid Boundary Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.136-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1995423912020061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A low frequency model for acoustic propagation in a 2D flow duct: numerical computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.508-524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical and numerical modelling of piezoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave propagation in locally perturbed periodic media (case with absorption): Numerical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 231 (4), pp.1244-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling discontinuous Galerkin methods and retarded potentials for transient wave propagation on unbounded domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230 (15), pp.5877-5907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.03.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical and numerical modeling of wave propagation in fractal trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (19-20), pp.1047-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of acoustic propagation in 2D duct flows: A low frequency approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.1121-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218202511005271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical and numerical modelling of wave propagation in fractal trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Acoustic Wave Propagation in a Thin Moving Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Weder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.2449-2472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/09077237X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy preserving schemes for nonlinear Hamiltonian systems of wave equations: Application to the vibrating piano string</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199 (45-48), pp.2779-2795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized higher order time discretization of second order hyperbolic problems: Construction and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 234 (6), pp.1953-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Gauss and Gauss-Lobatto quadrature rules on the accuracy of a quadrilateral finite element method in the time domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (3), pp.526-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.20353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact boundary conditions for time-harmonic wave propagation in locally perturbed periodic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (9), pp.2155-2178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2008.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space-time mesh refinement for discontunuous Galerkin methods for symmetric hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 234 (6), pp.1886-1895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matching of asymptotic expansions for waves propagation in media with thin slots. II. The error estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (2), pp.193--221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2008004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction and analysis of improved Kirchoff conditions for acoustic wave propagation in a junction of thin slots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.44-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local time stepping and discontinuous Galerkin methods for symmetric first order hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00339912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized impedance boundary conditions for scattering problems from strongly absorbing obstacles: the case of Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (10), pp.1787-1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202508003194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservative coupling between finite elements and retarded potentials. Application to vibroacoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (3), pp.1127-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/050647141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservative space-time mesh refinement methods for the FDTD solution of Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 211 (1), pp.9-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2005.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A time domain analysis of PML models in acoustics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 195 (29-32), pp.3820-3853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2005.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00410313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mathematical analysis of the resonance of the finite thin slots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (10-11), pp.1432-1449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameliorer la guitare acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Derveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la guitare acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Derveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le son des timbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Rhaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact boundary conditions for periodic waveguides containing a local perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (6), pp.945-973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Order Generalized Impedance Boundary Conditions in Electromagnetic Scattering Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.533-542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le son des timbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Rhaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.66-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic analysis of an approximate model for time harmonic waves in media with thin slots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (1), pp.63--97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2006008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matching of asymptotic expansions for wave propagation in media with thin slots. I. The asymptotic expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (1), pp.304--336 (electronic). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/05064494X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularisation de l'équation de Galbrun pour l'aéroacoustique en régime transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bonnet-Bendhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 5, Special Issue TAM TAM'05, november 2006, pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979007v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of a guitar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Derveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Advances in Analysis of Fluid Structure Interaction, 83 (2-3), pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2004.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient numerical method for the resolution of the Kirchhoff-Love dynamic plate equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Derveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (2), pp.323 - 348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.20041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust high order non-conforming finite element formulation for time domain fluid-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (3), pp.403-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218396X05002736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00409201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AN ANALYSIS OF HIGHER ORDER BOUNDARY CONDITIONS FOR THE WAVE EQUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (5), pp.1547-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036139903436145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00409197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Error Analysis of Conservative Space-Time Mesh Refinement Methods for the 1D Wave Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 60 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1357524⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 43, pp.825-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/040603437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bensalah</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space-time mesh refinement for elastodynamics. Numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 194, pp.355-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2004.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Impedance Impedance Boundary Conditions For Scattering by Strongly Absorbing Obstacles: The Scalar Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (08), pp.1273-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820250500073X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mixed finite element approach for viscoelastic wave propagation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (3), pp.255-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-005-3772-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation numérique de la guitare acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arghyro Paouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Derveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Conservative Space-time Mesh Refinement Method for the 1-D Wave Equation. Part II : Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 95 (2), pp.223-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-002-0447-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenized model for a laminar ferromagnetic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (3), pp.567--598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0308210500002547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of perfectly matched layers, group velocities and anisotropic waves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fauqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 188 (2), pp.399-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9991(03)00184-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A conservative space-time mesh refinement method for the 1-D wave equation. I. Construction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 95 (2), pp.197-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-002-0446-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-domain simulation of a guitar : Model and method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Derveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 114 (6), pp.3368 - 3383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1629302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the analysis of Bérenger's perfectly matched layers for Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 56 (2), pp.451-483. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2022007⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 36 (1), pp.87-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2002004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method for computing guided waves in integrated optics. Part (II) Numerical approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pedreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3613⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (5), pp.1684-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036142900377711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fliss</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new family of mixed finite elements for the linear elastodynamic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lescarret</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/paa.2021.3.487⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (6), pp.2109-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036142999359189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of thin layer approximation of electromagnetic waves scattering by linear and nonlinear coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1362334⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (2), pp.201--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0427(01)00508-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Francis Collino</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of methods for calculating the matrix block source term in a double porosity model for contaminant transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Alboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lecouvez</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean E. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (3-4), pp.523-543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A hybrid approach for the computation of guided modes in integrated optics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Bermúdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Gómez Pedreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Partial Differential Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42985-020-00043-x⟩</w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (2-3), pp.229-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1014454317209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher order triangular finite elements with mass lumping for the wave equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tordjman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-020-01145-9⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38 (6), pp.2047-2078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036142997329554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fliss</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective boundary conditions for thin ferromagnetic coatings. Asymptotic analysis of the 1D model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizaveta Vasilevskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2001, 27 (2), pp.127--160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method for computing guided waves in integrated optics. I. Mathematical analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Gómez Pedreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Semin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2019010⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (2), pp.596-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036142900368277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective boundary conditions for thin ferromagnetic layers: the one-dimensional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
-              </w:r>
-[...3539 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Weder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 70, pp.2449-2472. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/09077237X⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 61 (4), pp.1386--1417 (electronic). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036139998346361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...2143 lines deleted...]
-                <w:t xml:space="preserve">Numerical simulation of a guitar</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher-order variational finite difference schemes for solving 3-D paraxial wave equations using splitting techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...2318 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0165-2125(99)00038-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01856321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical analysis of elastic surface waves in topographic waveguides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duterte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10716,51 +10716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient methods for the solution of boundary integral equations on fractal antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoïs Moitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10820,51 +10820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non overlapping Domain Decomposition Methods for Time Harmonic Wave Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10924,51 +10924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local Impedance Operator for Non-overlapping DDM for the Helmholtz Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11136,51 +11136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete Domain Decomposition Method for Acoustics with Uniform Exponential Rate of Convergence Using Non-local Impedance Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11266,51 +11266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19w5209 - Herglotz-Nevanlinna Theory Applied to Passive, Causal and Active Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Banff International Research Station, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11335,64 +11335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective models for non-perfectly conducting thin coaxial cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11443,51 +11443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting Amplitude Principle for Maxwell's Equations at the Interface of a Metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11538,51 +11538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the spectral theory and limiting amplitude principle for Maxwells equations at the interface of a metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11620,64 +11620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matched asymptotics approach to the construction and justification of reduced graph models for 3D Maxwell's equations in networks of thin co-axial cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11715,90 +11715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Transmission Conditions for Domain Decomposition Methods and Helmholtz Equation. Application to Higher Order Finite Element Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lecouvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Spectral and High Order Methods 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11823,64 +11823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the grand piano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11918,77 +11918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rigorous approach to the propagation of electromagnetic waves in co-axial cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Mathematical and Numerical Aspects of Waves (Waves 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gamarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12013,77 +12013,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the piano. Numerical Aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12121,64 +12121,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Transmission Conditions for Thin-Layer Transmission Problems in Elastodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12216,51 +12216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and numerical simulation of a grand piano.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12298,64 +12298,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitoires de piano et non-linéarités des cordes : mesures et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12393,51 +12393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par éléments finis mixtes spectraux de capteurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12501,51 +12501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy preserving scheme for non linear systems of wave equations. Application to piano strings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12583,51 +12583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Cagniard de Hoop Method to the Analysis of Perfectly Matched Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12678,51 +12678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raccordement de développements asymptotiques pour la propagation des ondes dans les milieux comportant des fentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail: Ondes &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12741,605 +12741,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NUMERICAL ANALYSIS OF TIME-DEPENDENT GALBRUN EQUATION IN AN INFINITE DUCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAVES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Providence (RI), Brown University, United States. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raccordement de développements asymptotiques pour la propagation des ondes dans les milieux comportant des fentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Mathématiques et de Physique Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTN, CEA, 2005, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matching of asymptotic expansions for the wave propagation in media with thin slot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AG Analysis und Numerik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Baal, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Realistic numerical modeling of human head tissues exposure to electromagnetic waves from mobiles phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Scarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seventh International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brown University, Rhode Island, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matching of asymptotic expansions for the wave propagation in media with thin slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAVES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brown University, 2005, Providence, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matching of asymptotic expansions for the wave propagation in media with thin slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TiSCoPDE workshop (New Trends in Simulation and Control of PDEs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIAS, 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raccordement de développements asymptotiques pour la propagation des ondes dans les milieux comportant des fentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13403,51 +13403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Scarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First MIT Conference on Computational Fluid and Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Cambridge, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13649,51 +13649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two migration methods based on paraxial equations in a 3D heterogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13779,51 +13779,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operator approach to the analysis of electromagnetic wave propagation in dispersive media. Part 1: general results.</w:t>
+                <w:t xml:space="preserve">An operator approach to the analysis of electromagnetic wave propagation in dispersive media. Part 2: transmission problems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
@@ -13837,75 +13837,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd edition of the Springer reference volume Operator Theory, edited by Daniel Alpay, Fabrizio Colombo, and Irene Sabadini.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204240v2</w:t>
+                <w:t xml:space="preserve">hal-05204266v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operator approach to the analysis of electromagnetic wave propagation in dispersive media. Part 2: transmission problems.</w:t>
+                <w:t xml:space="preserve">An operator approach to the analysis of electromagnetic wave propagation in dispersive media. Part 1: general results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
@@ -13919,51 +13919,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd edition of the Springer reference volume Operator Theory, edited by Daniel Alpay, Fabrizio Colombo, and Irene Sabadini.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204266v2</w:t>
+                <w:t xml:space="preserve">hal-05204240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order time stepping for second order hyperbolic problems and optimal CFL conditions</w:t>
               </w:r>
@@ -14533,240 +14533,240 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid FEM/IPDG semi-implicit schemes for time domain electromagnetic wave propagation in non cylindrical coaxial cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Beni Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of time stepping methods for discontinuous Galerkin discretizations of Friedrichs' systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-order numerical integration on self-affine sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...187 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoïs Moitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14928,5731 +14928,5731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling and simulation of a grand piano.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8181, INRIA. 2012, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768234v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time domain simulation of a piano. Part 1 : model description.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8097, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Preserving Schemes for Nonlinear Hamiltonian Systems of Wave Equations. Application to the Vibrating Piano String.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8181, INRIA. 2012, pp.29</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7168, INRIA. 2010, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of propagation of acoustic waves in junction of thin slots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7168, INRIA. 2010, pp.70</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7265, INRIA. 2010, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00476322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Models for Wave Propagation Across Thin Periodic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7197, INRIA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00456200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagation of an acoustic wave in a junction of two thin slots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Semin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6708, INRIA. 2008, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00335588v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction and analysis of approximate models for electromagnetic scattering from imperfectly conducting scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7265, INRIA. 2010, pp.56</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6302, INRIA. 2007, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00174345v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et analyse mathématique d'un modèle approché pour la propagation d'ondes acoustiques dans un tuyau mince parcouru par un fluide en écoulement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-6363, INRIA. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189320v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une présentation mathématique de la méthode de Cagniard-de Hoop Partie I En dimension deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5824, INRIA. 2006, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une présentation mathématique de la méthode de Cagniard-de Hoop Partie II En dimension trois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5825, INRIA. 2006, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'un problème modèle pour la diffraction par des fils minces par développements asymptotiques raccordés Cas 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7197, INRIA. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5839, INRIA. 2006, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Propagation of an acoustic wave in a junction of two thin slots</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles asymptotiques pour la propagation des ondes dans des milieux comportant des fentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6708, INRIA. 2008, pp.61</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5568, INRIA. 2005, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic Models for Scattering from Strongly Absorbing Obstacles: the Scalar Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5199, INRIA. 2004, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la propagation d'ondes dans les milieux viscoélastiques linéaires II : Analyse numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5159, INRIA. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00077046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la propagation d'ondes dans les milieux viscoélastiques linéaires : I. Analyse mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-4785, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Analysis of Higher Order Boundary Conditions for the Wave Equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4962, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comparison of Methods for Calculating the Matrix Block Source Term in a Double Porosity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Alboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4280, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of Perfectly Matched Layers, Group Velocities and Anisotropic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fauqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4304, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the analysis of Bérenger's Perfectly Matched Layers for Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4164, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Convolution Operator Arising in a Double Porosity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Alboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4126, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An hybrid Approach for the Computation of Guided Modes in Integrated Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gómez Pedreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4148, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictitious Domains, Mixed Finite Elements and Perfectly Matched Layers for 2D Elastic Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3889, INRIA. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'une méthode de raffinement de maillage spatio-temporelle stable pour les équations de Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3888, INRIA. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Analysis of a Method to Compute Guided Waves in Integrated Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gómez Pedreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3933, INRIA. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed Finite Elements, Strong Symmetry and Mass Lumping for Elastic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3717, INRIA. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schémas d'ordre élevé en espace et/ou en temps pour l'équation des ondes acoustiques 1-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Anné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3759, INRIA. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions équivalentes pour des couches minces ferromagnétiques. Etude du problème monodimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3431, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher-Order Numerical Schemes and Operator Splitting for Solving 3D Paraxial Wave Equations in Heterogeneous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3497, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments finis et condensation de masse pour les équations de Maxwell : le cas 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Elmkies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3381, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse numérique d'une méthode de raffinement de maillage espace-temps pour l'équation des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3474, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domain Decomposition Method for Harmonic Wave Propagation : A General Presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Ghanemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3473, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some New Mixed Finite Elements in View of the Numerical Solution of Time Dependent Wave Propagation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3445, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Transitions to Stationary States in a Maxwell-Landau-Lifchitz-Gilbert System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Komech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3287, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qualitative analysis of a simplified model for the non linear membrane-mallet interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rhaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3234, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments finis et condensation de masse pour les équations de Maxwell: le cas 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Elmkies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3035, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Numerical Method for the Computation of Electromagnetic Modes in Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2974, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical and Numerical Studies of 1D Non Linear Ferromagnetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3024, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictitious Domain Method for Unsteady Problems: Application to Electromagnetic Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2963, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell's Equations in a 1D Ferromagnetic Medium : Existence and Uniqueness of Strong Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3052, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'analyse des conditions aux limites absorbantes pour l'équation de Helmholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2850, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilité des conditions aux limites pour l'équation des ondes par des méthodes énergetiques : le cas des bords courbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2849, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic open waveguides : mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2300, INRIA. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments finis d'ordre élevé avec condensation de masse pour l'équation des ondes en dimension 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tordjman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2323, INRIA. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onde guidées par une perturbation du demi-espace élastique homogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duterte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2324, INRIA. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Splitting of operators, alternate directions and paraxial approximations for the 3-D wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2151, INRIA. 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New nonconforming finite element method for the computation of electromagnetic guided waves (I) mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2069, INRIA. 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absorbing boundary conditions for linear gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kebir Dgaygui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1600, INRIA. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical analysis of guided water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-6363, INRIA. 2007</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-1629, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions aux limites absorbantes pour les equations de Maxwell en milieu conducteur tridimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6302, INRIA. 2007, pp.62</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1728, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00076967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse de la methode des domaines fictifs pour le probleme de Helmholtz exterieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Atamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-5824, INRIA. 2006, pp.89</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1378, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New results in guided waves in heterogeneous elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-5825, INRIA. 2006, pp.93</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Weder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1377, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche par equations integrales d'un probleme d'ondes de surfaces elastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-5839, INRIA. 2006, pp.52</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1523, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calculs des poles de resonnance associes a la diffraction d'ondes acoustiques et elastiques par un obstacle en dimension 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-5568, INRIA. 2005, pp.54</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1430, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation of the surface impedance for a stratified medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-5159, INRIA. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1365, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generalized image principle for the wave equation with absorbing boundary conditions and applications to fourth order schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5199, INRIA. 2004, pp.42</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-1333, INRIA. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffraction et differences finies. Cas de la fissure droite semi-infinie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-1214, INRIA. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the stability analysis of boundary conditions for the wave equation by energy methods. Part I : the homogeneous case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ha-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-1306, INRIA. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle condition transparente d'ordre 2 pour les equations de Maxwell en dimension 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1047, INRIA. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical analysis of the propagation of elastic guided waves in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dermenjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-4785, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">RR-1013, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude mathématique des modes élastiques guides par l’extérieur d'une cavité cylindrique de section arbitraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-0650, INRIA. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un theoreme de traces dans un espace de Sobolev anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-0772, INRIA. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second order absorbing boundary conditions for the wave equation :A solution for the corner problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-0644, INRIA. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions aux limites pseudo-absorbantes pour l'equation de diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4962, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">RR-0505, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Jaffré</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00076049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher order paraxial wave equation approximations in heterogeneous media.Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Enquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4280, INRIA. 2001</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-0558, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Fauqueux</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical diffraction by an uniform grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4304, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">RR-0472, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Eliane Bécache</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00076082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parabolic wave equation approximations in heterogeneous media.Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Enquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4164, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">RR-0557, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...67 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude mathematique du couplage air sous-sol dans la diffusion d'un champ electrique en milieu conducteur tridimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4126, INRIA. 2001</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-0556, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...3583 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075998v1</w:t>
-              </w:r>
-[...350 lines deleted...]
-                <w:t xml:space="preserve">inria-00075997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing boundary conditions for Rayleigh waves</w:t>
               </w:r>
@@ -20987,51 +20987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux équations aux dérivées partielles hyperboliques et à leur approximation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21101,51 +21101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21394,51 +21394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~pjoly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amenoagbadji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2025.7.299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rosas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.12231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786730v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/cot.2023.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-01989-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408400v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2021-0195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2051188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909750v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1357524" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albella Mart&#237;nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3613" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02444754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lescarret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2021.3.487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462264v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1362334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03052206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512156v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-020-00043-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265345v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01145-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822437v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vasilevskaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801394v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0768-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327315v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4805" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01379118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.04.053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2016.11.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085477v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Burel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086033v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0897-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2015.8.521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116024v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#246;ns-Zueva Anastasia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500080" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stupfel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.04.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z8SJ5NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054389v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873089v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809649" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.03.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913775v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.10.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1P42K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875808v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.12-12S06" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020061" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9HFHVK1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Abboud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Terrasse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.03.062" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KRL7LC2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.09.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849576v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202511005271" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.04.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09077237X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grob" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20353" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2008.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P6JSFRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003194" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339912v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647141" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979007v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet-Bendhia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1855" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977715v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2005.03.035" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJ4HMNQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Derveaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350357v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Rhaouti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385583v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/05064494X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250500073X" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982757v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.04.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982754v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409201v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903436145" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983322v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040603437" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983048v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.02.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-801P7FWG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-3772-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK9PDJ02-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-002-0447-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STG06LTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500002547" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W4G5GJPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fauqueux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00184-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRT163GL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-002-0446-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5N882CC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1629302" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744183v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(01)00508-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142999359189" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pedreira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900377711" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Alboin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Berm&#250;dez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014454317209" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP79X312-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010373v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Cohen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roberts" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tordjman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142997329554" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900368277" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2125(99)00038-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KC20BDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744194v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139998346361" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010335v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duterte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000373" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicoletis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quiblier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442823" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315657v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bamberger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cockburn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goldman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(89)90011-X" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC587EED92E7AA84D5C6F0DC7F1817F9E189194F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670110306" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08ZMCVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315578v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225578v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Parolin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_79" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rosas Martinez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118734v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_35" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401033v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414849v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401004v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400713v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088458v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110763v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453471v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688966v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539771v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551180v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leymarie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688959v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343016v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528073v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528072v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527861v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528071v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528070v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616013v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clatz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaume" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528067v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529185v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744196v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744198v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204240v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204266v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976773v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gilbert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8758-5_4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ4K079C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Rodriguez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443145v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_28" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670E106A8EA494357BBFBEBB747EE273D15A03F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443185v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicoletis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiblier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_29" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD4E13B436588A36AA15EECFBA6FA437D7CC2516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499244v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010903v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711030v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739380v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768234v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444470v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456200v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335588v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189320v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174345v4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Minh Nguyen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070201v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070200v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070187v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070438v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077046v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070793v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071801v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071617v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072307v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072283v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072458v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072502v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermudez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072764v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072719v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072765v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072950v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072903v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ann&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073259v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073188v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073215v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073308v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Elmkies" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073216v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ghanemi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073245v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073455v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rhaouti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073401v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Komech" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vacus" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073658v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073724v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poirier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073841v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073640v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073669v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073735v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073842v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074373v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074351v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074350v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074521v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074603v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trouve" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074960v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebir Dgaygui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074932v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076967v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vezinet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075039v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tlili" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075130v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poisson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075195v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075183v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atamian" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075184v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075253v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ha-Duong" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075227v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075344v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075545v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dermenjian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075512v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075909v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075903v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075780v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075998v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076049v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076082v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guillot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075996v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enquist" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halpern" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075997v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076172v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Teron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076258v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076231v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cockburn" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076453v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01810774v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01529234v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~pjoly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amenoagbadji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2025.7.299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rosas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.12231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786730v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/cot.2023.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-01989-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909750v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1357524" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408400v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2021-0195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2051188" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02444754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lescarret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2021.3.487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462264v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1362334" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albella Mart&#237;nez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3613" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265345v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01145-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512156v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-020-00043-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03052206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822437v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vasilevskaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801394v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0768-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327315v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4805" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01379118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.04.053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Burel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2016.11.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086033v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0897-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#246;ns-Zueva Anastasia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500080" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stupfel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z8SJ5NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2015.8.521" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875811v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.03.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809649" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913775v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875808v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.12-12S06" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9HFHVK1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1P42K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Abboud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Terrasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.03.062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KRL7LC2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202511005271" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09077237X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grob" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20353" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2008.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P6JSFRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976404v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647141" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2005.03.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJ4HMNQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Derveaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350358v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Rhaouti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385583v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/05064494X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979007v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet-Bendhia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1855" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982757v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.04.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982754v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002736" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903436145" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040603437" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983048v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.02.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-801P7FWG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250500073X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-3772-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK9PDJ02-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-002-0447-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STG06LTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500002547" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W4G5GJPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fauqueux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00184-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRT163GL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-002-0446-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5N882CC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1629302" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pedreira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900377711" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142999359189" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(01)00508-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Alboin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Berm&#250;dez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014454317209" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP79X312-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010373v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Cohen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roberts" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tordjman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142997329554" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900368277" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139998346361" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2125(99)00038-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KC20BDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010335v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duterte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000373" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicoletis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quiblier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442823" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315657v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bamberger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cockburn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goldman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(89)90011-X" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC587EED92E7AA84D5C6F0DC7F1817F9E189194F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670110306" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08ZMCVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315578v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225578v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Parolin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_79" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rosas Martinez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118734v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_35" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401033v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414849v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401004v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400713v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088458v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110763v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453471v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688966v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539771v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551180v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leymarie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688959v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343016v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528073v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528071v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528070v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616013v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clatz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaume" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527861v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528072v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528067v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529185v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744196v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744198v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204266v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204240v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976773v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gilbert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8758-5_4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ4K079C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Rodriguez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443145v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_28" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670E106A8EA494357BBFBEBB747EE273D15A03F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443185v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicoletis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiblier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_29" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD4E13B436588A36AA15EECFBA6FA437D7CC2516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499244v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010903v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711030v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768234v3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739380v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444470v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456200v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335588v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174345v4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Minh Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189320v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070201v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070200v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070187v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070438v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070793v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077046v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071801v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071617v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072307v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072283v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072458v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072502v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermudez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072764v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072765v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072950v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072903v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ann&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073259v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073188v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073308v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Elmkies" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073215v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073216v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ghanemi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073245v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073401v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Komech" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vacus" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073455v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rhaouti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073658v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073724v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poirier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073669v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073735v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073640v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073841v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073842v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074373v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074351v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074350v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074521v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074603v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trouve" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074960v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebir Dgaygui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074932v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076967v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vezinet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075183v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atamian" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075184v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075039v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tlili" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075130v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poisson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075195v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075227v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ha-Duong" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075344v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075253v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075512v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075545v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dermenjian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075903v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075780v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075909v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076049v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075996v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enquist" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halpern" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076082v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guillot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075997v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075998v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076172v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Teron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076258v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076231v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cockburn" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076453v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01810774v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01529234v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>