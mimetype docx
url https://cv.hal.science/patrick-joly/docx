--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -2317,50 +2317,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporal Trends in Transcatheter Aortic Valve Replacement in France: FRANCE 2 to FRANCE TAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (1), pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trapped modes in thin and infinite ladder like domains. Part 1 : existence results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2395,73 +2529,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103(3) (103-134)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Perfectly Matched Layers for a Cold Plasma in a Strong Background Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2480,210 +2614,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 341, pp.76-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397581v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-01744757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Domain Simulation of a Piano. Part 2 : Numerical Aspects</w:t>
               </w:r>
@@ -4108,489 +4108,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Error estimates for 1D asymptotic models in coaxial cables with non-homogeneous cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, xx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/aamm.12-12S06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875808v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving the Homogeneous Isotropic Linear Elastodynamics Equations Using Potentials and Finite Elements. The Case of the Rigid Boundary Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.136-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1995423912020061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Models for Wave Propagation Across Thin Periodic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.28-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Operator Factorization for Multiple-Scattering Problems and an Application to Periodic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coatléven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (2), pp.303-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An elementary introduction to the construction and the analysis of Perfectly Matched Layers for time domain wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57, pp.5-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969207v1</w:t>
-              </w:r>
-[...309 lines deleted...]
-                <w:t xml:space="preserve">hal-00717160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low frequency model for acoustic propagation in a 2D flow duct: numerical computation</w:t>
               </w:r>
@@ -4837,247 +4837,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathematical and numerical modeling of wave propagation in fractal trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (19-20), pp.1047-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coupling discontinuous Galerkin methods and retarded potentials for transient wave propagation on unbounded domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 230 (15), pp.5877-5907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849573v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00849570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of acoustic propagation in 2D duct flows: A low frequency approach</w:t>
               </w:r>
@@ -6277,3094 +6277,3094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ameliorer la guitare acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Derveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le son des timbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Rhaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la guitare acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Derveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mathematical analysis of the resonance of the finite thin slots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (10-11), pp.1432-1449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conservative space-time mesh refinement methods for the FDTD solution of Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 211 (1), pp.9-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2005.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time domain analysis of PML models in acoustics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 195 (29-32), pp.3820-3853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2005.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00410313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact boundary conditions for periodic waveguides containing a local perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 56 (10-11), pp.1432-1449</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (6), pp.945-973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ameliorer la guitare acoustique</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le son des timbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Rhaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 52, pp.74-75</w:t>
+              <w:t xml:space="preserve">, 2006, 52, pp.66-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Order Generalized Impedance Boundary Conditions in Electromagnetic Scattering Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.533-542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic analysis of an approximate model for time harmonic waves in media with thin slots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (1), pp.63--97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2006008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matching of asymptotic expansions for wave propagation in media with thin slots. I. The asymptotic expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (1), pp.304--336 (electronic). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/05064494X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularisation de l'équation de Galbrun pour l'aéroacoustique en régime transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bonnet-Bendhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 5, Special Issue TAM TAM'05, november 2006, pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979007v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient numerical method for the resolution of the Kirchhoff-Love dynamic plate equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Derveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (2), pp.323 - 348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.20041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of a guitar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Derveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Advances in Analysis of Fluid Structure Interaction, 83 (2-3), pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2004.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust high order non-conforming finite element formulation for time domain fluid-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (3), pp.403-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218396X05002736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00409201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AN ANALYSIS OF HIGHER ORDER BOUNDARY CONDITIONS FOR THE WAVE EQUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (5), pp.1547-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036139903436145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00409197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Error Analysis of Conservative Space-Time Mesh Refinement Methods for the 1D Wave Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.825-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/040603437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space-time mesh refinement for elastodynamics. Numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 194, pp.355-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2004.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Impedance Impedance Boundary Conditions For Scattering by Strongly Absorbing Obstacles: The Scalar Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (08), pp.1273-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820250500073X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mixed finite element approach for viscoelastic wave propagation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (3), pp.255-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-005-3772-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation numérique de la guitare acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arghyro Paouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Derveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Conservative Space-time Mesh Refinement Method for the 1-D Wave Equation. Part II : Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Rhaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 95 (2), pp.223-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-002-0447-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenized model for a laminar ferromagnetic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (3), pp.567--598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0308210500002547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of perfectly matched layers, group velocities and anisotropic waves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fauqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 188 (2), pp.399-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9991(03)00184-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A conservative space-time mesh refinement method for the 1-D wave equation. I. Construction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Rhaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 95 (2), pp.197-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-002-0446-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-domain simulation of a guitar : Model and method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Derveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 114 (6), pp.3368 - 3383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1629302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the analysis of Bérenger's perfectly matched layers for Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 40 (1), pp.63--97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an:2006008⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 36 (1), pp.87-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2002004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of thin layer approximation of electromagnetic waves scattering by linear and nonlinear coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/05064494X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (2), pp.201--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0427(01)00508-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method for computing guided waves in integrated optics. Part (II) Numerical approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...490 lines deleted...]
-                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pedreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 43, pp.825-859. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/040603437⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 39 (5), pp.1684-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036142900377711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Space-time mesh refinement for elastodynamics. Numerical results</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new family of mixed finite elements for the linear elastodynamic problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...1108 lines deleted...]
-                <w:t xml:space="preserve">Dolores Pedreira</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 39 (5), pp.1684-1711. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/S0036142900377711⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 39 (6), pp.2109-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036142999359189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...83 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/S0036142999359189⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00990102v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00744183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of methods for calculating the matrix block source term in a double porosity model for contaminant transport.</w:t>
               </w:r>
@@ -11817,325 +11817,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the grand piano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rigorous approach to the propagation of electromagnetic waves in co-axial cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Mathematical and Numerical Aspects of Waves (Waves 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gamarth, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the piano. Numerical Aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-02453471v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the piano. Numerical Aspects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the grand piano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873629v1</w:t>
+                <w:t xml:space="preserve">hal-00873616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Transmission Conditions for Thin-Layer Transmission Problems in Elastodynamics</w:t>
               </w:r>
@@ -12292,230 +12292,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitoires de piano et non-linéarités des cordes : mesures et simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+                <w:t xml:space="preserve">Modélisation par éléments finis mixtes spectraux de capteurs piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539771v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-00551180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitoires de piano et non-linéarités des cordes : mesures et simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551180v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy preserving scheme for non linear systems of wave equations. Application to piano strings.</w:t>
               </w:r>
@@ -12583,51 +12583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Cagniard de Hoop Method to the Analysis of Perfectly Matched Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12836,50 +12836,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matching of asymptotic expansions for the wave propagation in media with thin slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAVES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brown University, 2005, Providence, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raccordement de développements asymptotiques pour la propagation des ondes dans les milieux comportant des fentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12888,73 +12970,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Mathématiques et de Physique Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTN, CEA, 2005, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching of asymptotic expansions for the wave propagation in media with thin slot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12970,264 +13052,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG Analysis und Numerik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Baal, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic numerical modeling of human head tissues exposure to electromagnetic waves from mobiles phones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Scarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Brown University, Rhode Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00616013v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00527861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching of asymptotic expansions for the wave propagation in media with thin slot</w:t>
               </w:r>
@@ -13403,51 +13403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Scarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First MIT Conference on Computational Fluid and Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Cambridge, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14527,50 +14527,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stability of time stepping methods for discontinuous Galerkin discretizations of Friedrichs' systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010903v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hybrid FEM/IPDG semi-implicit schemes for time domain electromagnetic wave propagation in non cylindrical coaxial cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Beni Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14585,145 +14673,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352908v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-05010903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order numerical integration on self-affine sets</w:t>
               </w:r>
@@ -15631,51 +15631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une présentation mathématique de la méthode de Cagniard-de Hoop Partie I En dimension deux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15710,51 +15710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une présentation mathématique de la méthode de Cagniard-de Hoop Partie II En dimension trois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16236,51 +16236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Higher Order Boundary Conditions for the Wave Equation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16309,50 +16309,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stability of Perfectly Matched Layers, Group Velocities and Anisotropic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fauqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4304, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Methods for Calculating the Matrix Block Source Term in a Double Porosity Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Alboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16397,4142 +16489,4050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4280, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Stability of Perfectly Matched Layers, Group Velocities and Anisotropic Waves</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the analysis of Bérenger's Perfectly Matched Layers for Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4304, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4164, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">On the analysis of Bérenger's Perfectly Matched Layers for Maxwell's equations</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Convolution Operator Arising in a Double Porosity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Alboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4126, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An hybrid Approach for the Computation of Guided Modes in Integrated Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gómez Pedreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4148, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictitious Domains, Mixed Finite Elements and Perfectly Matched Layers for 2D Elastic Wave Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4164, INRIA. 2001</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3889, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Jaffré</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Analysis of a Method to Compute Guided Waves in Integrated Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gómez Pedreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3933, INRIA. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'une méthode de raffinement de maillage spatio-temporelle stable pour les équations de Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3888, INRIA. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed Finite Elements, Strong Symmetry and Mass Lumping for Elastic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3717, INRIA. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schémas d'ordre élevé en espace et/ou en temps pour l'équation des ondes acoustiques 1-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Anné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3759, INRIA. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher-Order Numerical Schemes and Operator Splitting for Solving 3D Paraxial Wave Equations in Heterogeneous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3497, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse numérique d'une méthode de raffinement de maillage espace-temps pour l'équation des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3474, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments finis et condensation de masse pour les équations de Maxwell : le cas 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Elmkies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3381, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions équivalentes pour des couches minces ferromagnétiques. Etude du problème monodimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3431, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domain Decomposition Method for Harmonic Wave Propagation : A General Presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Ghanemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3473, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some New Mixed Finite Elements in View of the Numerical Solution of Time Dependent Wave Propagation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3445, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Transitions to Stationary States in a Maxwell-Landau-Lifchitz-Gilbert System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Komech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3287, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qualitative analysis of a simplified model for the non linear membrane-mallet interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rhaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3234, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments finis et condensation de masse pour les équations de Maxwell: le cas 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Elmkies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-3035, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Numerical Method for the Computation of Electromagnetic Modes in Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2974, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'analyse des conditions aux limites absorbantes pour l'équation de Helmholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2850, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical and Numerical Studies of 1D Non Linear Ferromagnetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3024, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictitious Domain Method for Unsteady Problems: Application to Electromagnetic Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2963, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell's Equations in a 1D Ferromagnetic Medium : Existence and Uniqueness of Strong Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3052, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilité des conditions aux limites pour l'équation des ondes par des méthodes énergetiques : le cas des bords courbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2849, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic open waveguides : mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2300, INRIA. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments finis d'ordre élevé avec condensation de masse pour l'équation des ondes en dimension 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tordjman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2323, INRIA. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onde guidées par une perturbation du demi-espace élastique homogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duterte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2324, INRIA. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Splitting of operators, alternate directions and paraxial approximations for the 3-D wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2151, INRIA. 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New nonconforming finite element method for the computation of electromagnetic guided waves (I) mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roberts</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4126, INRIA. 2001</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2069, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gómez Pedreira</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absorbing boundary conditions for linear gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kebir Dgaygui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4148, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-1600, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eliane Bécache</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical analysis of guided water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3889, INRIA. 2000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1629, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Construction d'une méthode de raffinement de maillage spatio-temporelle stable pour les équations de Maxwell</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions aux limites absorbantes pour les equations de Maxwell en milieu conducteur tridimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1728, INRIA. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00076967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse de la methode des domaines fictifs pour le probleme de Helmholtz exterieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Atamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1378, INRIA. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New results in guided waves in heterogeneous elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Weder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1377, INRIA. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche par equations integrales d'un probleme d'ondes de surfaces elastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1523, INRIA. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calculs des poles de resonnance associes a la diffraction d'ondes acoustiques et elastiques par un obstacle en dimension 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1430, INRIA. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation of the surface impedance for a stratified medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1365, INRIA. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffraction et differences finies. Cas de la fissure droite semi-infinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-3888, INRIA. 2000</w:t>
+              <w:t xml:space="preserve">RR-1214, INRIA. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generalized image principle for the wave equation with absorbing boundary conditions and applications to fourth order schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ha-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-1333, INRIA. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the stability analysis of boundary conditions for the wave equation by energy methods. Part I : the homogeneous case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ha-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-1306, INRIA. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle condition transparente d'ordre 2 pour les equations de Maxwell en dimension 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1047, INRIA. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">D. Gómez Pedreira</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical analysis of the propagation of elastic guided waves in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dermenjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-3933, INRIA. 2000</w:t>
+              <w:t xml:space="preserve">RR-1013, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude mathématique des modes élastiques guides par l’extérieur d'une cavité cylindrique de section arbitraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-0650, INRIA. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un theoreme de traces dans un espace de Sobolev anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-0772, INRIA. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second order absorbing boundary conditions for the wave equation :A solution for the corner problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-0644, INRIA. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions aux limites pseudo-absorbantes pour l'equation de diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3717, INRIA. 1999</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-0505, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Laurent Anné</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00076049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical diffraction by an uniform grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-3759, INRIA. 1999</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-0472, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00076082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher order paraxial wave equation approximations in heterogeneous media.Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Enquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-3431, INRIA. 1998</w:t>
+              <w:t xml:space="preserve">RR-0558, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2590 lines deleted...]
-                <w:t xml:space="preserve">Mathematical analysis of the propagation of elastic guided waves in heterogeneous media</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parabolic wave equation approximations in heterogeneous media.Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bamberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...391 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Enquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21101,51 +21101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21394,51 +21394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~pjoly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amenoagbadji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2025.7.299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rosas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.12231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786730v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/cot.2023.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-01989-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909750v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1357524" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408400v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2021-0195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2051188" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02444754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lescarret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2021.3.487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462264v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1362334" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albella Mart&#237;nez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3613" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265345v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01145-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512156v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-020-00043-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03052206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822437v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vasilevskaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801394v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0768-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327315v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4805" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01379118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.04.053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Burel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2016.11.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086033v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0897-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#246;ns-Zueva Anastasia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500080" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stupfel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z8SJ5NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2015.8.521" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875811v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.03.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809649" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913775v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875808v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.12-12S06" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9HFHVK1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1P42K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Abboud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Terrasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.03.062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KRL7LC2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202511005271" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09077237X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grob" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20353" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2008.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P6JSFRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976404v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647141" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2005.03.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJ4HMNQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Derveaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350358v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Rhaouti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385583v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/05064494X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979007v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet-Bendhia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1855" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982757v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.04.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982754v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002736" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903436145" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040603437" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983048v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.02.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-801P7FWG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250500073X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-3772-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK9PDJ02-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-002-0447-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STG06LTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500002547" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W4G5GJPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fauqueux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00184-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRT163GL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-002-0446-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5N882CC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1629302" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pedreira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900377711" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142999359189" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(01)00508-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Alboin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Berm&#250;dez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014454317209" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP79X312-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010373v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Cohen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roberts" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tordjman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142997329554" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900368277" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139998346361" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2125(99)00038-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KC20BDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010335v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duterte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000373" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicoletis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quiblier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442823" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315657v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bamberger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cockburn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goldman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(89)90011-X" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC587EED92E7AA84D5C6F0DC7F1817F9E189194F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670110306" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08ZMCVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315578v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225578v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Parolin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_79" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rosas Martinez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118734v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_35" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401033v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414849v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401004v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400713v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088458v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110763v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453471v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688966v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539771v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551180v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leymarie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688959v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343016v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528073v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528071v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528070v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616013v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clatz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaume" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527861v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528072v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528067v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529185v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744196v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744198v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204266v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204240v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976773v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gilbert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8758-5_4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ4K079C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Rodriguez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443145v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_28" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670E106A8EA494357BBFBEBB747EE273D15A03F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443185v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicoletis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiblier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_29" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD4E13B436588A36AA15EECFBA6FA437D7CC2516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499244v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010903v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711030v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768234v3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739380v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444470v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456200v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335588v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174345v4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Minh Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189320v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070201v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070200v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070187v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070438v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070793v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077046v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071801v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071617v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072307v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072283v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072458v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072502v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermudez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072764v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072765v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072950v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072903v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ann&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073259v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073188v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073308v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Elmkies" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073215v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073216v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ghanemi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073245v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073401v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Komech" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vacus" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073455v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rhaouti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073658v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073724v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poirier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073669v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073735v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073640v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073841v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073842v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074373v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074351v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074350v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074521v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074603v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trouve" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074960v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebir Dgaygui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074932v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076967v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vezinet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075183v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atamian" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075184v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075039v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tlili" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075130v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poisson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075195v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075227v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ha-Duong" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075344v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075253v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075512v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075545v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dermenjian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075903v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075780v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075909v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076049v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075996v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enquist" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halpern" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076082v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guillot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075997v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075998v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076172v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Teron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076258v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076231v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cockburn" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076453v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01810774v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01529234v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~pjoly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amenoagbadji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2025.7.299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rosas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.12231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786730v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/cot.2023.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-01989-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909750v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1357524" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408400v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2021-0195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2051188" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02444754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lescarret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2021.3.487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462264v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1362334" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albella Mart&#237;nez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3613" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265345v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01145-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512156v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-020-00043-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03052206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822437v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vasilevskaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801394v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0768-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327315v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4805" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01379118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.04.053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Burel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2016.11.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086033v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0897-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#246;ns-Zueva Anastasia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500080" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stupfel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z8SJ5NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2015.8.521" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875811v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.03.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809649" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913775v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875808v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.12-12S06" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9HFHVK1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1P42K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.09.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849573v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Abboud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Terrasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.03.062" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KRL7LC2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202511005271" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09077237X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grob" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20353" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2008.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P6JSFRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976404v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647141" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Derveaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350357v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Rhaouti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977715v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2005.03.035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJ4HMNQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410313v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385583v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/05064494X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979007v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet-Bendhia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1855" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982754v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982757v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.04.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002736" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903436145" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040603437" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983048v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.02.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-801P7FWG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250500073X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-3772-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK9PDJ02-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-002-0447-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STG06LTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500002547" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W4G5GJPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fauqueux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00184-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRT163GL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-002-0446-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5N882CC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1629302" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744183v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(01)00508-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pedreira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900377711" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142999359189" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Alboin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Berm&#250;dez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014454317209" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP79X312-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010373v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Cohen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roberts" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tordjman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142997329554" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900368277" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139998346361" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2125(99)00038-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KC20BDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010335v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duterte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000373" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicoletis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quiblier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442823" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315657v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bamberger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cockburn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goldman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(89)90011-X" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC587EED92E7AA84D5C6F0DC7F1817F9E189194F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670110306" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08ZMCVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315578v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225578v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Parolin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_79" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rosas Martinez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118734v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_35" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401033v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414849v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401004v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400713v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088458v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110763v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453471v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873629v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873616v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688966v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551180v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leymarie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539771v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688959v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343016v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528073v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527861v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528071v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528070v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616013v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clatz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaume" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528072v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528067v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529185v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744196v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744198v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204266v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204240v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976773v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gilbert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8758-5_4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ4K079C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Rodriguez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443145v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_28" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670E106A8EA494357BBFBEBB747EE273D15A03F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443185v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicoletis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiblier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_29" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD4E13B436588A36AA15EECFBA6FA437D7CC2516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499244v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010903v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352908v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711030v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768234v3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739380v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444470v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456200v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335588v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174345v4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Minh Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189320v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070201v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070200v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070187v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070438v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070793v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077046v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071801v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071617v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072283v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072307v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072458v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072502v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermudez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072764v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072719v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez Pedreira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072765v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072950v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072903v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ann&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073188v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073215v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073308v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Elmkies" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073259v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073216v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ghanemi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073245v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073401v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Komech" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vacus" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073455v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rhaouti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073658v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073724v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poirier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073841v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073669v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073735v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073640v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073842v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074373v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074351v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074350v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074521v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074603v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trouve" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074960v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebir Dgaygui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074932v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076967v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vezinet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075183v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atamian" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075184v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075039v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tlili" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075130v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poisson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075195v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075344v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075227v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ha-Duong" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075253v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075512v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075545v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dermenjian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075903v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075780v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075909v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076049v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076082v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guillot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075996v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enquist" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halpern" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075997v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075998v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076172v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Teron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076258v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076231v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cockburn" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076453v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01810774v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01529234v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>