--- v0 (2026-03-27)
+++ v1 (2026-05-02)
@@ -1109,252 +1109,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk models-at-risk</w:t>
+                <w:t xml:space="preserve">Risk Model-at-Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jón Daníelsson</w:t>
+                <w:t xml:space="preserve">Jon Danielsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 44, pp.72--92. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243413v1</w:t>
+                <w:t xml:space="preserve">hal-01386003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Model-at-Risk</w:t>
+                <w:t xml:space="preserve">Risk models-at-risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jon Danielsson</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jón Daníelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 44</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 44, pp.72--92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2014.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386003v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Economic Evaluation of Model Risk in Long-term Asset Allocations.</w:t>
               </w:r>
@@ -3742,51 +3742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Begoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kouontchou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Tokpavi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2025.1.790" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.142.0229" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03676583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jasinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tokpavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1868558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03549435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Garibal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Modesto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs02.0087" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hamidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.361.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Szczerbowicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.663.0469" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Dan&#237;elsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.03.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Danielsson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jannin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0591" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.613.0635" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj-Mikael Bjork" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sarlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kouontchou Kepawou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Begoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kouontchou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Tokpavi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2025.1.790" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.142.0229" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03676583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jasinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tokpavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1868558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03549435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Garibal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Modesto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs02.0087" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hamidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.361.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Szczerbowicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.663.0469" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Danielsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Dan&#237;elsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.03.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jannin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0591" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.613.0635" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj-Mikael Bjork" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sarlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kouontchou Kepawou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>