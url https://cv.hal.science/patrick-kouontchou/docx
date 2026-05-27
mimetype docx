--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -599,94 +599,85 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sessi Tokpavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 68 (HS1), pp.87-106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 68 (HS1), 87-106 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697635v1</w:t>
+                <w:t xml:space="preserve">hal-02312034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’union fait la force : un indice de risque systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -716,645 +707,654 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sessi Tokpavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 68 (HS1), 87-106 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 68 (HS1), pp.87-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.hs02.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312034v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DARE for VaR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurlin</w:t>
+                <w:t xml:space="preserve">Du risque des mesures de risque systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/fina.361.0007⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (2016/02), pp.263 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312327v1</w:t>
+                <w:t xml:space="preserve">hal-01243404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Risque systémique et politiques macro/micro prudentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouvatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kouontchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Szczerbowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (3), pp.469 - 480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.663.0469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du risque des mesures de risque systémique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boucher</w:t>
+                <w:t xml:space="preserve">A DARE for VaR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67 (2016/02), pp.263 - 278. </w:t>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2015/1), pp.7-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/fina.361.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243404v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Model-at-Risk</w:t>
+                <w:t xml:space="preserve">Risk models-at-risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Danielsson</w:t>
+                <w:t xml:space="preserve">Jón Daníelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 44</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 44, pp.72--92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2014.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386003v1</w:t>
+                <w:t xml:space="preserve">hal-01243413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk models-at-risk</w:t>
+                <w:t xml:space="preserve">Risk Model-at-Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jón Daníelsson</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Danielsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 44, pp.72--92. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243413v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Economic Evaluation of Model Risk in Long-term Asset Allocations.</w:t>
               </w:r>
@@ -1470,51 +1470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation économique du risque de modèle pour les investisseurs de long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,51 +1587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation économique du risque de modèle pour les investisseurs de long-terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une evaluation economique du risque de modele pour les investisseurs de long terme. (An Economic Evaluation of the Model Risk for Long-Term Investors. With English summary.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1790,51 +1790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche DARE pour une mesure de risque diversifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,73 +2051,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Garibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33èmes Journées Internationales d’Economie Monétaire, Bancaire et Financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference on Economic and Financial Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027851v1</w:t>
+                <w:t xml:space="preserve">hal-03027783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du MEDAF avec risque systémique à la détermination des Institutions Financières d'Importance Systémique</w:t>
               </w:r>
@@ -2146,73 +2146,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Garibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference of the French Finance Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">6th International Conference of the Financial Engineering and Banking Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Malaga, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027799v1</w:t>
+                <w:t xml:space="preserve">hal-03027833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du MEDAF avec risque systémique à la détermination des Institutions Financières d'Importance Systémique</w:t>
               </w:r>
@@ -2241,73 +2241,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Garibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Economic and Financial Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Niort, France</w:t>
+              <w:t xml:space="preserve">33rd International Conference of the French Finance Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027783v1</w:t>
+                <w:t xml:space="preserve">hal-03027799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du MEDAF avec risque systémique à la détermination des Institutions Financières d'Importance Systémique</w:t>
               </w:r>
@@ -2336,73 +2336,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Garibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of the Financial Engineering and Banking Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Malaga, Espagne</w:t>
+              <w:t xml:space="preserve">33èmes Journées Internationales d’Economie Monétaire, Bancaire et Financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027833v1</w:t>
+                <w:t xml:space="preserve">hal-03027851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Tomographic Index of Systemic Risk Measures</w:t>
               </w:r>
@@ -2870,51 +2870,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un MEDAF à plusieurs moments réalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2958,51 +2958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche DARE pour une mesure de risque diversifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation économique du risque de modèle pour les investisseurs de long-terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kouontchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3742,51 +3742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Begoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kouontchou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Tokpavi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2025.1.790" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.142.0229" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03676583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jasinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tokpavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1868558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03549435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Garibal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Modesto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs02.0087" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hamidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.361.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Szczerbowicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.663.0469" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Danielsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Dan&#237;elsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.03.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jannin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0591" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.613.0635" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj-Mikael Bjork" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sarlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kouontchou Kepawou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Begoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kouontchou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Tokpavi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2025.1.790" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.142.0229" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03676583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jasinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tokpavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1868558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03549435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Garibal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Modesto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs02.0087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Szczerbowicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.663.0469" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hamidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.361.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Dan&#237;elsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.03.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Danielsson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jannin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0591" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.613.0635" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj-Mikael Bjork" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sarlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kouontchou Kepawou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>